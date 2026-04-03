--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7556071055554a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4895bbb1af3a4fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbad9cf38be9412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d48ce9127aa49cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e9fbb49fb64486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbad9cf38be9412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafad6f9470444575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d48ce9127aa49cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>