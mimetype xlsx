--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4895bbb1af3a4fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb53ba17cd5e4776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d48ce9127aa49cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9846c6ad7048d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafad6f9470444575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d48ce9127aa49cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f650aed9ac045d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9846c6ad7048d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,118</x:t>
-[...323 lines deleted...]
-          <x:t>105,428</x:t>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,970</x:t>
-[...242 lines deleted...]
-          <x:t>100,065</x:t>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>