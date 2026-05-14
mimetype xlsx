--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb53ba17cd5e4776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c709ee6b2c84a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9846c6ad7048d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d60fd6ecb5421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f650aed9ac045d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9846c6ad7048d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae08000a57b74373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d60fd6ecb5421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>