--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c709ee6b2c84a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4403290cd14615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d60fd6ecb5421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac5e32100944fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae08000a57b74373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d60fd6ecb5421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21729e2b6854803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac5e32100944fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>