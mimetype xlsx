--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4403290cd14615" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f23216e7614bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac5e32100944fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17422eb1f0f4b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21729e2b6854803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac5e32100944fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eede84fdfa44931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17422eb1f0f4b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>