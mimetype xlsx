--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f23216e7614bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889d8970db654cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17422eb1f0f4b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0548529d2ca4330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eede84fdfa44931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17422eb1f0f4b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21df8220faaf43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0548529d2ca4330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>