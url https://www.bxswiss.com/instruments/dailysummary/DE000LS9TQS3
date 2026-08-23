--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889d8970db654cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re311e7b5065d4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0548529d2ca4330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb92708bab1e4748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21df8220faaf43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0548529d2ca4330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e7e58578ff4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb92708bab1e4748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>149,271</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>