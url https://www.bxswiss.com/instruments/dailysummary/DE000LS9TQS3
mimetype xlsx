--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re311e7b5065d4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc22effa0abb447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb92708bab1e4748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7951497fb04764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e7e58578ff4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb92708bab1e4748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a8ba4eb94a4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7951497fb04764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>