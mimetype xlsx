--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc22effa0abb447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ea9f21356049f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7951497fb04764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3945aec7df4d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a8ba4eb94a4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7951497fb04764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a2576879dd4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3945aec7df4d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>