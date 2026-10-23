--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ea9f21356049f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0181cb8fca49be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3945aec7df4d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84177aa4b7d74f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a2576879dd4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3945aec7df4d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4158baf7357e4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84177aa4b7d74f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweit offensiv Chancen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>