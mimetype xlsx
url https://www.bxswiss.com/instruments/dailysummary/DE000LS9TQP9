--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b8b7d0b7784163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4acd32669a4085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf87317acd084f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e9ffd233a04239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b9d4c588ec46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf87317acd084f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re262ff4b3cf14fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e9ffd233a04239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>42,135</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>02.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,208</x:t>
-[...198 lines deleted...]
-          <x:t>43,655</x:t>
+          <x:t>42,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>