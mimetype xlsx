--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4acd32669a4085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dadc63d4d774ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e9ffd233a04239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093e53fb7d29459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re262ff4b3cf14fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e9ffd233a04239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7779070aa85496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093e53fb7d29459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,208</x:t>
-[...232 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>42,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,244</x:t>
-[...97 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,247</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>42,247</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,505</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>42,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>