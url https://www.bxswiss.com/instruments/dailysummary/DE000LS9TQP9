--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d239d7a8d964f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b77cbff72a54001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d855895eaf4385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43100e350d6a4305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd910de678c0a4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d855895eaf4385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38913af3cc6346f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43100e350d6a4305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>42,750</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...289 lines deleted...]
-          <x:t>42,934</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>