--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b77cbff72a54001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7aa504b9694942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43100e350d6a4305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fe88a7ae124984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38913af3cc6346f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43100e350d6a4305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6ff96f2da341f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fe88a7ae124984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>44,400</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>44,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>44,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,586</x:t>
-[...539 lines deleted...]
-          <x:t>45,517</x:t>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>