--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7aa504b9694942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02853c720203466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fe88a7ae124984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4dc2530f4a14da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6ff96f2da341f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fe88a7ae124984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702c372f95a34cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4dc2530f4a14da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>44,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>