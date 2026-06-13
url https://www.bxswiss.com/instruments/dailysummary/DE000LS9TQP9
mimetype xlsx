--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02853c720203466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba37ca35b96a41d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4dc2530f4a14da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc229e739bf4760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702c372f95a34cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4dc2530f4a14da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed721f8593b4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc229e739bf4760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>