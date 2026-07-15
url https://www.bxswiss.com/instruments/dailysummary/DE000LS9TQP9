--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba37ca35b96a41d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a5435a7587448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc229e739bf4760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71aa9bbb3b4a4389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed721f8593b4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc229e739bf4760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4f74a9789e4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71aa9bbb3b4a4389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...522 lines deleted...]
-          <x:t>43,554</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>43,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>