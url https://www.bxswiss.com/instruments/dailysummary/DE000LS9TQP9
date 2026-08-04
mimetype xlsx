--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a5435a7587448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9042ab4076347a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71aa9bbb3b4a4389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320f943a880b4a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4f74a9789e4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71aa9bbb3b4a4389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32dd083fea94791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320f943a880b4a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>