--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9042ab4076347a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d31026ba2643f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320f943a880b4a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96787d6637a243a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32dd083fea94791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320f943a880b4a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdbb843fb164e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96787d6637a243a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>