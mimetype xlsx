--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d31026ba2643f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b8b7d0b7784163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96787d6637a243a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf87317acd084f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdbb843fb164e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96787d6637a243a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b9d4c588ec46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf87317acd084f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MineralsandRessources</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>