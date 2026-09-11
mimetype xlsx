--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc749a2a47ccf4ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2188234248694105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9957ad8f8f4b488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb132302b4a493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e2c873e59e47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9957ad8f8f4b488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041d6b50055d4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb132302b4a493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>