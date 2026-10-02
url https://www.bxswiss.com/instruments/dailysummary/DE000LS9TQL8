--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2188234248694105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2b4980bc584d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb132302b4a493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6bdd995d0b94b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041d6b50055d4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb132302b4a493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec58999e34e6416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6bdd995d0b94b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>86,093</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,103</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...435 lines deleted...]
-          <x:t>07.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,378</x:t>
-[...117 lines deleted...]
-          <x:t>86,980</x:t>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>