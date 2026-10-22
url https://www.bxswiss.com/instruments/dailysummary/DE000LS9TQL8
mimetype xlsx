--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2b4980bc584d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3826a1fa294c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6bdd995d0b94b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4925a7870d4b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec58999e34e6416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6bdd995d0b94b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5e9f9683db4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4925a7870d4b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>