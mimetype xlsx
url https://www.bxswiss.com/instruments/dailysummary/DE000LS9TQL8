--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79aaafa8a5904645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcc0bc12869454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d43ddfd5fd4fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6069911db42845bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1407b5869f54ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d43ddfd5fd4fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2492022d8714415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6069911db42845bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...242 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>87,461</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>