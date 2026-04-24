--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcc0bc12869454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12faba5530384050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6069911db42845bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd86948763c0a41a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2492022d8714415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6069911db42845bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25806beeecf4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd86948763c0a41a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>