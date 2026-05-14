--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12faba5530384050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac582e7cdaa84ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd86948763c0a41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426366009d9d41df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25806beeecf4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd86948763c0a41a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfcce344efb84983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426366009d9d41df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>83,747</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,304</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>81,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>