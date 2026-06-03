--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac582e7cdaa84ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd00116741fd4d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426366009d9d41df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd0f03e98ef46bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfcce344efb84983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426366009d9d41df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1228bc7ed53b4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd0f03e98ef46bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>81,130</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,873</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>80,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,250</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>