--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd00116741fd4d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674529bf0d064c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd0f03e98ef46bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1fa1d775b784573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1228bc7ed53b4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd0f03e98ef46bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d7d9f7e60c54385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1fa1d775b784573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>