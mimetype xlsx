--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674529bf0d064c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ffdbb228e243d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1fa1d775b784573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91307a59397459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d7d9f7e60c54385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1fa1d775b784573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80bf768f739b492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91307a59397459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>