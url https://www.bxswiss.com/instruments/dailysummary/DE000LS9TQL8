--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ffdbb228e243d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aeaded556ce449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91307a59397459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40d6c7405f1481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80bf768f739b492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91307a59397459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1feee7ce2f40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40d6c7405f1481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>