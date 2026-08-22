--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aeaded556ce449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc749a2a47ccf4ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40d6c7405f1481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9957ad8f8f4b488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1feee7ce2f40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40d6c7405f1481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e2c873e59e47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9957ad8f8f4b488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Red Dragon Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>76,783</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>