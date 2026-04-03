--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749c08d00c1347e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra630268eeb584059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d9b627524a48e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f52345b66274444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a786d317465485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d9b627524a48e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca7e02eb6674d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f52345b66274444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>