--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra630268eeb584059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9c3c0d3eed4787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f52345b66274444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea07e5993994f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca7e02eb6674d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f52345b66274444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52cda1732f4940e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea07e5993994f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>