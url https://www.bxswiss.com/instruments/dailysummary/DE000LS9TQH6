--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9c3c0d3eed4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b51fa8e9bb461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea07e5993994f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd470eac80674410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52cda1732f4940e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea07e5993994f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d04c0e7bd9439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd470eac80674410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>