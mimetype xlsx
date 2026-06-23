--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b51fa8e9bb461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145d20980fb64dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd470eac80674410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fd42fe56ff4596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d04c0e7bd9439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd470eac80674410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e74dde51fec443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fd42fe56ff4596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>213,370</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>