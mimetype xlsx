--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145d20980fb64dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98245e7a3b7f461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fd42fe56ff4596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed934e189104530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e74dde51fec443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fd42fe56ff4596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d162148bfd244ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed934e189104530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>