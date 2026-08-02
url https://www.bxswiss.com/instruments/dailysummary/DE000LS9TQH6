--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98245e7a3b7f461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08308dfcac54644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed934e189104530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb282e54c6dd14c40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d162148bfd244ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed934e189104530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a7720b7c3e4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb282e54c6dd14c40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>