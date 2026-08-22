--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08308dfcac54644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2238bb40ac584ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb282e54c6dd14c40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra378b38a1df2402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a7720b7c3e4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb282e54c6dd14c40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c2e4aedb83499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra378b38a1df2402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>