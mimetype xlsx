--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2238bb40ac584ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d81a141a5b54b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra378b38a1df2402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3afdf08937a64565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c2e4aedb83499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra378b38a1df2402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747460973a4b400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3afdf08937a64565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>