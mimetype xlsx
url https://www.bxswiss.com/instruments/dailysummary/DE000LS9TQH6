--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d81a141a5b54b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b147edc0def4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3afdf08937a64565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66064f3921c04f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747460973a4b400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3afdf08937a64565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486bd62d52ff4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66064f3921c04f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>