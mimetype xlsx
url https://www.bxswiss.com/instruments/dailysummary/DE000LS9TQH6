--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b147edc0def4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aaeb0837fbc4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66064f3921c04f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9268b93c75814698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486bd62d52ff4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66064f3921c04f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc280418f4d1e4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9268b93c75814698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SolveFutureChallenges</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>