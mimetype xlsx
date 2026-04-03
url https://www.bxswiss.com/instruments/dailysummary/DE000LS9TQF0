--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0883f3125eaa4208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf4910f76c74b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3917d8c461f74c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35c12a1e2ca437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b43a9bbf484cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3917d8c461f74c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59912cf90d0940bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35c12a1e2ca437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>111,250</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>