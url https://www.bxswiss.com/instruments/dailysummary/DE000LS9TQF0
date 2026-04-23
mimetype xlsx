--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf4910f76c74b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c15295415146f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35c12a1e2ca437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86aee102aeb3436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59912cf90d0940bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35c12a1e2ca437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63e1fe58d57459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86aee102aeb3436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>