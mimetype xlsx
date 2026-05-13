--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c15295415146f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c9dbd5c821435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86aee102aeb3436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a01d212972b4656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63e1fe58d57459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86aee102aeb3436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9947b96a5be84ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a01d212972b4656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>