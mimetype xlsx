--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c9dbd5c821435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac08c4d02d074a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a01d212972b4656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7412a38bec4817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9947b96a5be84ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a01d212972b4656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318ac911b21143ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7412a38bec4817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>