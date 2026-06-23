--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac08c4d02d074a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518a245ea97341d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7412a38bec4817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1eecf997f140c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318ac911b21143ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7412a38bec4817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9ca20051044a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1eecf997f140c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>