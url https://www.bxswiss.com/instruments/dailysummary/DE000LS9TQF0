--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518a245ea97341d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404f7e8755f74a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1eecf997f140c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb9a164c3bb4a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9ca20051044a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1eecf997f140c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5300138c1a2f49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb9a164c3bb4a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>