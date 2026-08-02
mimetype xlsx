--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404f7e8755f74a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe986f0db5d4663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb9a164c3bb4a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R760a748be54746a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5300138c1a2f49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb9a164c3bb4a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86519823805c4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R760a748be54746a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>