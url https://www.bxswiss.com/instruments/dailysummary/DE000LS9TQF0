--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe986f0db5d4663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ba485bc314159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R760a748be54746a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ca2ccf444c4582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86519823805c4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R760a748be54746a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506f1077a0894aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ca2ccf444c4582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>