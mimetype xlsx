--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1ba485bc314159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58500ddf7824888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ca2ccf444c4582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288124f7e3c9409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506f1077a0894aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ca2ccf444c4582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744eed307cef4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288124f7e3c9409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>