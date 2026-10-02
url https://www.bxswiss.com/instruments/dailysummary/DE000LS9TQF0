--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58500ddf7824888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37439f89b444c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288124f7e3c9409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a0e8cbe12c4a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744eed307cef4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288124f7e3c9409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e83698026a441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a0e8cbe12c4a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>