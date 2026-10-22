--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37439f89b444c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccaa5db33668417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a0e8cbe12c4a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4364fc9e295c40c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e83698026a441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a0e8cbe12c4a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e70138ec0b4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4364fc9e295c40c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fusion von Value und Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>127,872</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,818</x:t>
-[...512 lines deleted...]
-          <x:t>130,548</x:t>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>