--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a7a8c941254b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f0139f20acb46f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75874d730e449c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf4f6c7772c48b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eed8178acec4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75874d730e449c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd63eacbc5ee410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf4f6c7772c48b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>146,350</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>146,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>