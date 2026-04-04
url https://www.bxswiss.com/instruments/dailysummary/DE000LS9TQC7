--- v3 (2026-02-22)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4492332a5cf24063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e7ff0697404726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93772deed5dd4cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ec3502bb5144ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d29092a67448cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93772deed5dd4cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22e8e33785d4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ec3502bb5144ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>153,253</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>