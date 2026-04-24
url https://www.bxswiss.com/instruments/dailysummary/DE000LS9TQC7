--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e7ff0697404726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b9904d87004776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ec3502bb5144ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae681d2687b475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22e8e33785d4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ec3502bb5144ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43359d64a2943ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae681d2687b475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>