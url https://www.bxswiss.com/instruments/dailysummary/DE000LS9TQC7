--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b9904d87004776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1843d3de5214542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae681d2687b475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ad9d1dcb1b4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43359d64a2943ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae681d2687b475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0af312cfbfe425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ad9d1dcb1b4d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>