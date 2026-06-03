--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1843d3de5214542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee88c0f81a447c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ad9d1dcb1b4d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b0bc2138e64072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0af312cfbfe425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ad9d1dcb1b4d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04c446df8744478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b0bc2138e64072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>