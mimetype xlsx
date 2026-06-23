--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee88c0f81a447c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5eec7de0ea042df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b0bc2138e64072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5d92e094f346e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04c446df8744478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b0bc2138e64072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26e09f080d74ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5d92e094f346e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>