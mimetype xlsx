--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5eec7de0ea042df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29024f652e054677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5d92e094f346e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446d4c0cc83e4c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26e09f080d74ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5d92e094f346e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca6df5df7028467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446d4c0cc83e4c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>