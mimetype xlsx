--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29024f652e054677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf739b5fa79b041cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446d4c0cc83e4c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee7e131a4114be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca6df5df7028467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446d4c0cc83e4c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a92c6700184d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee7e131a4114be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>