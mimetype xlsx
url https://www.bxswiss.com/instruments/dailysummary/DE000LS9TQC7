--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf739b5fa79b041cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e36a79a4cb4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee7e131a4114be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2176773e1a054966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a92c6700184d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee7e131a4114be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1e5e10f8b143e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2176773e1a054966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,692</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>142,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,530</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>