--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e36a79a4cb4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a7a8c941254b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2176773e1a054966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75874d730e449c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1e5e10f8b143e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2176773e1a054966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eed8178acec4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75874d730e449c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanEnterpriseVariety</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TQC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>