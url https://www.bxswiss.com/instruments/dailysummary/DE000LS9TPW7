--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3b86d7a29b4f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c477facc564b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c06388204c14c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0ffa552d0b42c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae88352ffc7e4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c06388204c14c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45768b4c68504db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0ffa552d0b42c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>179,731</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>180,433</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,733</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>180,799</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>