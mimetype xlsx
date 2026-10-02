--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c477facc564b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb161e7d7f154480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0ffa552d0b42c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6672138a739645ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45768b4c68504db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0ffa552d0b42c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59033d2a2ea4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6672138a739645ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,781</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>182,351</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>