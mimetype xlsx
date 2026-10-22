--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb161e7d7f154480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc7338dbc6747c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6672138a739645ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d12087f13fe4e5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59033d2a2ea4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6672138a739645ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75d29ea98074cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d12087f13fe4e5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>