--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a425d9cc12b4c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfb594f3fba4317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c436611a204496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d5ac402055e4167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5299b1a916d34325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c436611a204496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095773cadb02464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d5ac402055e4167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>