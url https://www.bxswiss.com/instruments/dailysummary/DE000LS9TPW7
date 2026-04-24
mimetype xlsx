--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfb594f3fba4317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9e8033f3104455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d5ac402055e4167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811820704baf4c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095773cadb02464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d5ac402055e4167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21df39d51bfe4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811820704baf4c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>