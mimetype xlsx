--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9e8033f3104455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2651525f34345fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811820704baf4c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68721541f8df4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21df39d51bfe4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811820704baf4c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157382fe6d3b4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68721541f8df4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>