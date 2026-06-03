--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2651525f34345fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5b84ced8b24da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68721541f8df4e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dfad6e615044cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157382fe6d3b4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68721541f8df4e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6becf1ddc7b6416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dfad6e615044cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>