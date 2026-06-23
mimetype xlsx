--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5b84ced8b24da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b18a9d4a46c4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dfad6e615044cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e9f2e496db4bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6becf1ddc7b6416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dfad6e615044cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b24da06b32547f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e9f2e496db4bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>