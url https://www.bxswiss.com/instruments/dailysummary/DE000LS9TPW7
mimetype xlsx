--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b18a9d4a46c4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d38d95991e4fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e9f2e496db4bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16199962ce5f48d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b24da06b32547f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e9f2e496db4bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77ceae096af471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16199962ce5f48d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>