--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d38d95991e4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ac152193ae49b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16199962ce5f48d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7145c8a98d0b49e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77ceae096af471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16199962ce5f48d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ec1d3e62444b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7145c8a98d0b49e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>