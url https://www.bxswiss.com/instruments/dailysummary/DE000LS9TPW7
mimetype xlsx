--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ac152193ae49b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3b86d7a29b4f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7145c8a98d0b49e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c06388204c14c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ec1d3e62444b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7145c8a98d0b49e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae88352ffc7e4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c06388204c14c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>