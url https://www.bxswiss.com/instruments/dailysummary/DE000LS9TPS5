--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9612f95f79394d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66bba59f23fe4ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e17548b6ec94927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55ba224188942f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3386d47ce2794cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e17548b6ec94927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63270f4b61d14cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55ba224188942f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>