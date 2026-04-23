--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66bba59f23fe4ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e890b4a3eb84a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55ba224188942f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd743e4e06c0048f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63270f4b61d14cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55ba224188942f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ac898a9b3f41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd743e4e06c0048f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>