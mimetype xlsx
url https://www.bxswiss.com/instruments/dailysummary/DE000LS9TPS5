--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e890b4a3eb84a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e04ac7ff6164d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd743e4e06c0048f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedaf2a934a44c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ac898a9b3f41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd743e4e06c0048f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb315484161c34569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedaf2a934a44c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>