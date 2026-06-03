--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e04ac7ff6164d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f03a682c11a4492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedaf2a934a44c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbefc42a380458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb315484161c34569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedaf2a934a44c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0bb507455140c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbefc42a380458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>