--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f03a682c11a4492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b81997478f40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbefc42a380458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c8b502a6b9424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0bb507455140c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbefc42a380458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c161d4cb0e4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c8b502a6b9424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,362</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>