--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b81997478f40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff7157b98034597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c8b502a6b9424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2b2d0e531849d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c161d4cb0e4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c8b502a6b9424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f73569d68344bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2b2d0e531849d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>