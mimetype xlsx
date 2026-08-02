--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff7157b98034597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6626205524d44bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2b2d0e531849d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7462ba8257a343e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f73569d68344bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2b2d0e531849d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2550ca7e95349f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7462ba8257a343e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,526 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,439</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>127,879</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>