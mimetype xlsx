--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6626205524d44bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f351a4e5d334f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7462ba8257a343e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33d2ab539ce49a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2550ca7e95349f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7462ba8257a343e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289f4df0038a4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33d2ab539ce49a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,453 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,941</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>128,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,579</x:t>
         </x:is>
       </x:c>
@@ -644,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>