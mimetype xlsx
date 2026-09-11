--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f351a4e5d334f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d557a94133f4f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33d2ab539ce49a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red405fca4c0a4189"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289f4df0038a4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33d2ab539ce49a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2e2eeab35d4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red405fca4c0a4189" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>135,164</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,008</x:t>
-[...350 lines deleted...]
-          <x:t>137,133</x:t>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>