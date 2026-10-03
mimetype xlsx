--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d557a94133f4f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5e1e93dcd744c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red405fca4c0a4189"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffbfa78b5db47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2e2eeab35d4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red405fca4c0a4189" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33f9c28adbf447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffbfa78b5db47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>