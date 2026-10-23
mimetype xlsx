--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5e1e93dcd744c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5d7b0d2bdc4851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffbfa78b5db47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e763406a58b4d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33f9c28adbf447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffbfa78b5db47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7631f2ae5d04d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e763406a58b4d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>135,264</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,193</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>136,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,788</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>