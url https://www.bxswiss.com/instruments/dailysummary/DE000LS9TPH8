--- v5 (2026-03-16)
+++ v6 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea43fd3da95a4ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2342ea3d6394ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f4c86b85cd4eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8564f0797b143bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e09ec9d328463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f4c86b85cd4eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b4859157304dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8564f0797b143bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>19,734</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>