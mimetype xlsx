--- v6 (2026-04-15)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2342ea3d6394ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731b20ee968e4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8564f0797b143bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2a35da309e4bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2b4859157304dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8564f0797b143bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac8845f59894beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2a35da309e4bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>