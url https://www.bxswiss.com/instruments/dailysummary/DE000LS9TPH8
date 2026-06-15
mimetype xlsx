--- v7 (2026-05-05)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731b20ee968e4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050958c756db4934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2a35da309e4bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68810f314767425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac8845f59894beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2a35da309e4bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb376ef05a8cd4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68810f314767425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>24,393</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>