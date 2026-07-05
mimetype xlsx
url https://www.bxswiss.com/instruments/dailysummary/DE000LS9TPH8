--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050958c756db4934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3221441c3844f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68810f314767425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R455ab081a5674d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb376ef05a8cd4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68810f314767425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83837e1539e44858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R455ab081a5674d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...303 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,963</x:t>
-[...16 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>44,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,604</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>44,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,112</x:t>
         </x:is>
       </x:c>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>