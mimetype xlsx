--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3221441c3844f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3550e05c21194f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R455ab081a5674d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34993c9ac2d49db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83837e1539e44858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R455ab081a5674d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2006d04c26174a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34993c9ac2d49db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,060</x:t>
-[...279 lines deleted...]
-          <x:t>46,093</x:t>
+          <x:t>46,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>