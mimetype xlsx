--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3550e05c21194f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d2cde355b7462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34993c9ac2d49db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002ba3c581cb4966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2006d04c26174a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34993c9ac2d49db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cd497f2ffb4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002ba3c581cb4966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>