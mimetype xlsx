--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d2cde355b7462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1657c13dd3e94954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002ba3c581cb4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00d495bce474fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cd497f2ffb4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002ba3c581cb4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ddfc86d73d248ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00d495bce474fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>