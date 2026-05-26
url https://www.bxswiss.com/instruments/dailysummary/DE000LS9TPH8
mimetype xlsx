--- v7 (2026-05-05)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731b20ee968e4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f551b8a81549f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2a35da309e4bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2e54a993144af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac8845f59894beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2a35da309e4bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b326cbbdca4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2e54a993144af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>