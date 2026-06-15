--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f551b8a81549f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050958c756db4934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2e54a993144af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68810f314767425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b326cbbdca4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2e54a993144af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb376ef05a8cd4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68810f314767425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,076</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>