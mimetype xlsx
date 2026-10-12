--- v13 (2026-09-03)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1657c13dd3e94954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50954f2a051d408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00d495bce474fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f406ba9ee9a4c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ddfc86d73d248ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00d495bce474fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2735390940644196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f406ba9ee9a4c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...608 lines deleted...]
-          <x:t>35,127</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>