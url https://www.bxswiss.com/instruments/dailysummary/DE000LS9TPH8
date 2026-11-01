--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50954f2a051d408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d3818578d341f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f406ba9ee9a4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ead1e7d8cf441df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2735390940644196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f406ba9ee9a4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923c7fcf878c4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ead1e7d8cf441df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Performer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,362</x:t>
-[...576 lines deleted...]
-          <x:t>35,504</x:t>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>