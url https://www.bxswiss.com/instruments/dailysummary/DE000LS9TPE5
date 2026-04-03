--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d015a14cce4cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594f421482c84ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf247e3e0e742f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76fa975f67f24879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e26974aa34a4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf247e3e0e742f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb557fddcf6aa4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76fa975f67f24879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktfuehrer-Aktien von TFimNetz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>