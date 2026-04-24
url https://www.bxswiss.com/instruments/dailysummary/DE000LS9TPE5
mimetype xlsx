--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594f421482c84ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd60889aac74e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76fa975f67f24879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cda996b3e64400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb557fddcf6aa4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76fa975f67f24879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a8a237fc2b4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cda996b3e64400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktfuehrer-Aktien von TFimNetz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>