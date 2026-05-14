--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd60889aac74e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea757f80a634bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cda996b3e64400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d1748f7467405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a8a237fc2b4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cda996b3e64400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8e80398e0c406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d1748f7467405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktfuehrer-Aktien von TFimNetz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>