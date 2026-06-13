--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea757f80a634bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab4062ca8d34d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d1748f7467405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e024811f44b458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8e80398e0c406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d1748f7467405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00d62d139fd4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e024811f44b458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktfuehrer-Aktien von TFimNetz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>