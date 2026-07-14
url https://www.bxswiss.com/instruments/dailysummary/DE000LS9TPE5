--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab4062ca8d34d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff7bc5712124b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e024811f44b458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361dbdcfd2f141dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00d62d139fd4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e024811f44b458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784acba7a4a645c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361dbdcfd2f141dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktfuehrer-Aktien von TFimNetz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>