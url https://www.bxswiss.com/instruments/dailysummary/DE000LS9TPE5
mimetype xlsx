--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff7bc5712124b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9cd74483d94598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361dbdcfd2f141dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc878203a28d4460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784acba7a4a645c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361dbdcfd2f141dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3099662b914d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc878203a28d4460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktfuehrer-Aktien von TFimNetz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>105,237</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,518</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,117</x:t>
-[...198 lines deleted...]
-          <x:t>105,672</x:t>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>