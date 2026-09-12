--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9cd74483d94598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680c5560e6854246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc878203a28d4460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7923170363b46ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3099662b914d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc878203a28d4460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74698e96c2a4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7923170363b46ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktfuehrer-Aktien von TFimNetz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>105,114</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>