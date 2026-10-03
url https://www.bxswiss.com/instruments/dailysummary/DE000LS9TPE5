--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680c5560e6854246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e707eaf5c5448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7923170363b46ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037b35e263e94dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74698e96c2a4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7923170363b46ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf2187da64d4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037b35e263e94dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktfuehrer-Aktien von TFimNetz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>