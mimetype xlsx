--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e707eaf5c5448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c7d7111f684426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037b35e263e94dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra85fd145aaeb4992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf2187da64d4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037b35e263e94dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60eb2634fa6b4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra85fd145aaeb4992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktfuehrer-Aktien von TFimNetz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>