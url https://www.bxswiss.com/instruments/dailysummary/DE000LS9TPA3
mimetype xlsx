--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c3c3b8c97d4b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531ae49c63dc4e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d0a9e2845b4d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf48a2dafab4233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506fca93c1264d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d0a9e2845b4d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1123cd63691b49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf48a2dafab4233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>