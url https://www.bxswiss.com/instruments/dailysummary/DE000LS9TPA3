--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531ae49c63dc4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46521fe710364e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf48a2dafab4233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcccef404949d496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1123cd63691b49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf48a2dafab4233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752b2849fc094e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcccef404949d496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>106,308</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,364</x:t>
-[...431 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>