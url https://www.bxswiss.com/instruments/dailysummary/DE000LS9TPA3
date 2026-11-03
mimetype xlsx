--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46521fe710364e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740c8bcd8a034a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcccef404949d496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3579a3a329ea4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752b2849fc094e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcccef404949d496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3ac206c123497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3579a3a329ea4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>104,361</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,804</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>102,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,990</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>