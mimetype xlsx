--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e9b6aba5924e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87c46ea77534e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R962f717704e745f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc5db52e19b428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067aeabab84b45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R962f717704e745f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4e40a73beb4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc5db52e19b428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>90,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,651</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>90,984</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>