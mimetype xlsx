--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87c46ea77534e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfb9d58c6364c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc5db52e19b428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17fa8b0b66c94fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4e40a73beb4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc5db52e19b428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718d00ce76544065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17fa8b0b66c94fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>