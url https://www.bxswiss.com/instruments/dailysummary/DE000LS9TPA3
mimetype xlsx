--- v5 (2026-04-26)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfb9d58c6364c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ef8e8cbe1d412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17fa8b0b66c94fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2b75dda5f8411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718d00ce76544065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17fa8b0b66c94fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1605381cd211402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2b75dda5f8411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>92,681</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>