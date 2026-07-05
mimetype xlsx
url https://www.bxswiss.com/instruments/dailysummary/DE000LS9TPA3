--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ef8e8cbe1d412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d16080a2e6411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2b75dda5f8411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcf66729e094e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1605381cd211402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2b75dda5f8411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acbd7ea2d204a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcf66729e094e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>