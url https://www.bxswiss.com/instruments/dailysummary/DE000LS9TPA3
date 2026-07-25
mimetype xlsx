--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d16080a2e6411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb83a28d607dd458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcf66729e094e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63b8a9be9fc4b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acbd7ea2d204a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcf66729e094e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7139ccd91e2b4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63b8a9be9fc4b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,665</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>93,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>