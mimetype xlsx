--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb83a28d607dd458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812b81537ab340dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63b8a9be9fc4b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027e98baf304477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7139ccd91e2b4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63b8a9be9fc4b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497521dac78c4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027e98baf304477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>