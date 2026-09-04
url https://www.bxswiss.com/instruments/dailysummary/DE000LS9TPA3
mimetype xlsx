--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812b81537ab340dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c3c3b8c97d4b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027e98baf304477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d0a9e2845b4d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497521dac78c4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027e98baf304477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506fca93c1264d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d0a9e2845b4d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental_Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TPA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>