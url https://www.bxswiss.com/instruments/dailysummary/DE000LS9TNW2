--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e386d1fc7b4bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558ed3dfd6f04bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2096d86ad84490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791d246a58794ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f936cf78be8401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2096d86ad84490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4331972c5d4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791d246a58794ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>