--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558ed3dfd6f04bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cbbd983e484d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791d246a58794ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c7d336372c4dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4331972c5d4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791d246a58794ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca593ae06f6a418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c7d336372c4dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>