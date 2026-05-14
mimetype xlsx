--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cbbd983e484d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cdfaf119e94fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c7d336372c4dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7977821b398445e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca593ae06f6a418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c7d336372c4dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d92292901e84bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7977821b398445e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>