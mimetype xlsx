--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cdfaf119e94fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee2a3d58e98472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7977821b398445e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20926db2de944cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d92292901e84bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7977821b398445e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad0bd8b8b9c437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20926db2de944cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>128,391</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,003</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>126,327</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,374</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>127,704</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>