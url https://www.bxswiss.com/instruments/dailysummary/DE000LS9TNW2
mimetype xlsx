--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee2a3d58e98472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08599e1d9064564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20926db2de944cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82268d13b1df4274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad0bd8b8b9c437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20926db2de944cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c8687ee6ae14e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82268d13b1df4274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>128,285</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,978</x:t>
-[...394 lines deleted...]
-          <x:t>127,859</x:t>
+          <x:t>127,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,188</x:t>
-[...53 lines deleted...]
-          <x:t>126,838</x:t>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>