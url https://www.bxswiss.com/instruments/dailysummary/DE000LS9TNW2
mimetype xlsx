--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08599e1d9064564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74894551bd1e4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82268d13b1df4274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf55e057c174b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c8687ee6ae14e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82268d13b1df4274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13859135eb44b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf55e057c174b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>