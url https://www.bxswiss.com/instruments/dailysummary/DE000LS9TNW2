--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74894551bd1e4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3fe7bcdf9e4cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf55e057c174b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688bde6880d94f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13859135eb44b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf55e057c174b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb62557359574d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688bde6880d94f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>127,780</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,002</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,876</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>