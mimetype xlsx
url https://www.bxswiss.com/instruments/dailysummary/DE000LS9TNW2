--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3fe7bcdf9e4cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8226d77da134212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688bde6880d94f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race3f0cc529f420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb62557359574d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688bde6880d94f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c601f5eb1840f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race3f0cc529f420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>