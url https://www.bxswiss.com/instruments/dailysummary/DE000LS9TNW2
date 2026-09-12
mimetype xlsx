--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8226d77da134212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341bfbc9dad04daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race3f0cc529f420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67e0e7e7f014c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c601f5eb1840f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race3f0cc529f420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dac7a755db04add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67e0e7e7f014c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>132,188</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,231</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,357</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>