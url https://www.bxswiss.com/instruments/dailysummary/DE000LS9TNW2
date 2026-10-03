--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341bfbc9dad04daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ceb963be80450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67e0e7e7f014c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc7d5c2c314e4820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dac7a755db04add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67e0e7e7f014c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694780976a964a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc7d5c2c314e4820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>