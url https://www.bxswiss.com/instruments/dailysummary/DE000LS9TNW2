--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ceb963be80450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb147512a00848ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc7d5c2c314e4820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d52fef1b6d4223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694780976a964a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc7d5c2c314e4820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0be075fd48c4289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d52fef1b6d4223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaxIncomeDivi</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>