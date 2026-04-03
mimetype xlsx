--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8beea88acd1d4c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ed49fe7bfb4157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fc87f5b27a451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a552634e8e4bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra493b712876542d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fc87f5b27a451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab62ee78372347bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a552634e8e4bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>