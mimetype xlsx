--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ed49fe7bfb4157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bf7192fb6447de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a552634e8e4bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2997e88f5dc49e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab62ee78372347bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a552634e8e4bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60325bf0a274d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2997e88f5dc49e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>