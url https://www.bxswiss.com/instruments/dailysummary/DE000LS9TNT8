--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bf7192fb6447de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce5cff3529e4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2997e88f5dc49e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ef72dc365746ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60325bf0a274d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2997e88f5dc49e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0848a96e5d07416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ef72dc365746ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>