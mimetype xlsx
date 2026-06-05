--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce5cff3529e4041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1594cb3ea6349cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ef72dc365746ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425396e276144f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0848a96e5d07416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ef72dc365746ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b99adb5e214d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425396e276144f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>