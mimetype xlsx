--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1594cb3ea6349cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5dde744f5554609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425396e276144f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf6fcf9f8e34e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b99adb5e214d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425396e276144f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf76ddb3e3b4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf6fcf9f8e34e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>