--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5dde744f5554609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3afef768bd4cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf6fcf9f8e34e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8fa709244a4f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf76ddb3e3b4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf6fcf9f8e34e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9330baa1197f42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8fa709244a4f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>