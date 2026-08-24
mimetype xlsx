--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3afef768bd4cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f8e2af565645a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8fa709244a4f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9cafac5390f4ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9330baa1197f42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8fa709244a4f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6e04cac38c491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9cafac5390f4ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>167,915</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>