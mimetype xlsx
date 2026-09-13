--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f8e2af565645a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa76a0230dc4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9cafac5390f4ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb28b6444cdfa49ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6e04cac38c491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9cafac5390f4ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76dd329a24284aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb28b6444cdfa49ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>170,142</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,032</x:t>
-[...33 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,476</x:t>
-[...306 lines deleted...]
-          <x:t>164,347</x:t>
+          <x:t>166,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>