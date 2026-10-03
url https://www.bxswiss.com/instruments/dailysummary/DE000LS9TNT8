--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa76a0230dc4f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880353eaadb44555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb28b6444cdfa49ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e16a5cb2524818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76dd329a24284aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb28b6444cdfa49ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bf636a94d24f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e16a5cb2524818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>165,889</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,838</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>170,014</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>