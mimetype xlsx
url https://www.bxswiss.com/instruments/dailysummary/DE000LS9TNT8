--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880353eaadb44555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64f544266074344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e16a5cb2524818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26fb68d207c541fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bf636a94d24f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e16a5cb2524818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba0ffb8e8254b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26fb68d207c541fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Richest 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>