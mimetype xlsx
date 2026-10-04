--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d214d2ed954fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d417d7f3d7e4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22823b6b997b4a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092dce75994147a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e52def64a8348bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22823b6b997b4a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0fee4feaea4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092dce75994147a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>