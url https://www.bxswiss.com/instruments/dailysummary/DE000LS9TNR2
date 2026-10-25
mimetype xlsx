--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d417d7f3d7e4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1a5edef4a34c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092dce75994147a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0392d04efd5947b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0fee4feaea4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092dce75994147a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31d61599f0e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0392d04efd5947b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>