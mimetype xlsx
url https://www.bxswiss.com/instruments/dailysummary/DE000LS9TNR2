--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dee7bc9000d4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02923abfbf854178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e33142902c407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c49157caaf4146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff6527dd8ed4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e33142902c407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3657d320b3c4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c49157caaf4146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>