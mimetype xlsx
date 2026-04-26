--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02923abfbf854178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca9c014bb5e40e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c49157caaf4146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6bbb48b0ade46d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3657d320b3c4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c49157caaf4146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6ff7392e7c4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6bbb48b0ade46d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>