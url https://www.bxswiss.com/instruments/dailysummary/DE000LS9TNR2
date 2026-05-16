--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca9c014bb5e40e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0730d35dd84064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6bbb48b0ade46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf083330a5edd42c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6ff7392e7c4f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6bbb48b0ade46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce279e4ab995483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf083330a5edd42c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>