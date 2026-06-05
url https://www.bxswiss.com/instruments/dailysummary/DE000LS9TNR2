--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0730d35dd84064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a896f3baeb4f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf083330a5edd42c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa85f337a611429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce279e4ab995483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf083330a5edd42c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1b298209444659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa85f337a611429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>121,296</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,650</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>122,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,414</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>