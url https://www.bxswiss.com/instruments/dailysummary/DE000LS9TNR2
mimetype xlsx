--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a896f3baeb4f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98de5b0a46cb40ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa85f337a611429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e47f12bb373420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1b298209444659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa85f337a611429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda06cf0e4b884ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e47f12bb373420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>