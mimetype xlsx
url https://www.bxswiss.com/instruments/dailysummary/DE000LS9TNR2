--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98de5b0a46cb40ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5797a514dc8a4c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e47f12bb373420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1401409be2854b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda06cf0e4b884ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e47f12bb373420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919c5d8869fa4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1401409be2854b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>