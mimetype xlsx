--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5797a514dc8a4c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1216d1ab5f034562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1401409be2854b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc822037f73eb463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919c5d8869fa4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1401409be2854b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2125a30118f14f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc822037f73eb463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>