--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1216d1ab5f034562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481769e0eb7e4e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc822037f73eb463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ea2095a67c45e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2125a30118f14f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc822037f73eb463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a65d7381bb748f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ea2095a67c45e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>130,641</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,645</x:t>
-[...350 lines deleted...]
-          <x:t>130,868</x:t>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>