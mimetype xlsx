--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481769e0eb7e4e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d214d2ed954fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ea2095a67c45e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22823b6b997b4a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a65d7381bb748f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ea2095a67c45e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e52def64a8348bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22823b6b997b4a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fallen Superstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>138,654</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,901</x:t>
-[...75 lines deleted...]
-          <x:t>134,884</x:t>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,278</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>131,423</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>