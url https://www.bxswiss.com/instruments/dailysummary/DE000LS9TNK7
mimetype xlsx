--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5ced51fefa4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f576b4e7ec84577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13deb1032bf94392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853a7daf696a4d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0854b33c374208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13deb1032bf94392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ab52fc71ec4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853a7daf696a4d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>