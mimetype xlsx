--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f576b4e7ec84577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc1fd1054434a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853a7daf696a4d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80fd8b60502e4742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ab52fc71ec4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853a7daf696a4d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce5ee8f6d6546bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80fd8b60502e4742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,251</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,668</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>96,273</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>