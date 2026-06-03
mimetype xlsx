--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc1fd1054434a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b080fa1cfa54b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80fd8b60502e4742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74862075e874618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce5ee8f6d6546bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80fd8b60502e4742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5bac7eaefc4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74862075e874618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>