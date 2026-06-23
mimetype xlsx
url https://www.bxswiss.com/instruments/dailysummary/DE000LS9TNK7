--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b080fa1cfa54b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef4cbdd0890494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74862075e874618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8748a8ad7fd4b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5bac7eaefc4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74862075e874618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66ee82843b943eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8748a8ad7fd4b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,405</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,396</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>93,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,963</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>