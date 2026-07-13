--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef4cbdd0890494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf35e3985d94905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8748a8ad7fd4b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64dbfca4922f4a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66ee82843b943eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8748a8ad7fd4b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574aaffd9a6c4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64dbfca4922f4a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>