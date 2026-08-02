--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf35e3985d94905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff4602a801f4bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64dbfca4922f4a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4be8c98d1b4225"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574aaffd9a6c4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64dbfca4922f4a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2644d4c0cb2840b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4be8c98d1b4225" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>