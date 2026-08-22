--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff4602a801f4bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544c3ea339c04d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4be8c98d1b4225"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0faf416b9ad44f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2644d4c0cb2840b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4be8c98d1b4225" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef37662a7ea4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0faf416b9ad44f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>