--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544c3ea339c04d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672e1e22495549a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0faf416b9ad44f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f3e50958dc4e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef37662a7ea4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0faf416b9ad44f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0a90da57e741d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f3e50958dc4e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,196</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>