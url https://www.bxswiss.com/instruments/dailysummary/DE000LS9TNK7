--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672e1e22495549a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6acab9d3ac10458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f3e50958dc4e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3362182a92b463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0a90da57e741d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f3e50958dc4e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c02d825420e4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3362182a92b463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...141 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,262</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,252</x:t>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>