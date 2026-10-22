--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6acab9d3ac10458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd8db793be7434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3362182a92b463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29acf04fdd8042bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c02d825420e4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3362182a92b463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bf744249ff4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29acf04fdd8042bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoff- und Edelmetallexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>