--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc75820dd6894101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf526ffd10d4e487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3e5330beec442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b45ef0fddcb41e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3d30ccb9f2491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3e5330beec442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc093a75b6d3f4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b45ef0fddcb41e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,372</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>97,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,599</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>96,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>