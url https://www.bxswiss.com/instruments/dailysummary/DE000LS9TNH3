--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf526ffd10d4e487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9241ddc7f9f046d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b45ef0fddcb41e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cec721549b04132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc093a75b6d3f4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b45ef0fddcb41e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e73663d6ecd4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cec721549b04132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>