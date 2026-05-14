--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9241ddc7f9f046d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb9c3e4ccc624362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cec721549b04132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8011348e6f54b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e73663d6ecd4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cec721549b04132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red89e347f13f460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8011348e6f54b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,555</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,433</x:t>
-[...458 lines deleted...]
-          <x:t>97,494</x:t>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>97,638</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>