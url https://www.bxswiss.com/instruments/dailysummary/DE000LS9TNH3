--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb9c3e4ccc624362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re60ed5043f6a4daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8011348e6f54b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5cb493869540d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red89e347f13f460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8011348e6f54b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91691f02e26420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5cb493869540d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>97,494</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>97,436</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,492</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>97,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>