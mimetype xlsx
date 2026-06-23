--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re60ed5043f6a4daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8f39e61cb54641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5cb493869540d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4c88d2894ac4804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91691f02e26420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5cb493869540d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4beceec613cb4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4c88d2894ac4804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,514</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,436</x:t>
-[...544 lines deleted...]
-          <x:t>97,251</x:t>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>