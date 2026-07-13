--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8f39e61cb54641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re600ec095aa64a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4c88d2894ac4804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6a5ce86c6245c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4beceec613cb4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4c88d2894ac4804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee1002f01cf47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6a5ce86c6245c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>97,372</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,516</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>97,867</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,753</x:t>
-[...112 lines deleted...]
-          <x:t>98,236</x:t>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>