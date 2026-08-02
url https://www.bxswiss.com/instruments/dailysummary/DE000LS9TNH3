--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re600ec095aa64a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3000850f9f42ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6a5ce86c6245c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a54ff18fc8434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee1002f01cf47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6a5ce86c6245c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92b8718883940bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a54ff18fc8434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,835</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>97,828</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,952</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>97,946</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>