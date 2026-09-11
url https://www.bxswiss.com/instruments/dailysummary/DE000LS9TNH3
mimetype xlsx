--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3000850f9f42ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b0d533b7164400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a54ff18fc8434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdca298706f440ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92b8718883940bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a54ff18fc8434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab7e6cacfd8424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdca298706f440ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,783</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>