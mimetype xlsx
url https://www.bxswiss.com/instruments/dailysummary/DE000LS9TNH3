--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b0d533b7164400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028d816424954b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdca298706f440ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6107042c29504b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab7e6cacfd8424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdca298706f440ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ddc77060c084278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6107042c29504b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>