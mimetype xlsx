--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028d816424954b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59347f64e5aa4dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6107042c29504b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53dc2f3a12b14435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ddc77060c084278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6107042c29504b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bcf5a547934271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53dc2f3a12b14435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue Chips aus D und EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>