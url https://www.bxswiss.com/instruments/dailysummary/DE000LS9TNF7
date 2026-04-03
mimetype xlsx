--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330a44dd860b408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11b381cafb943b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc1adc4831642b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10af1626489a45d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f716b819d48465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc1adc4831642b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3ad1c8e1ca42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10af1626489a45d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>