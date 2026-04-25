--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11b381cafb943b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e205f42def47c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10af1626489a45d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68cb1101aa754288"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3ad1c8e1ca42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10af1626489a45d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902cfaf3899640d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68cb1101aa754288" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,968</x:t>
-[...26 lines deleted...]
-          <x:t>186,005</x:t>
+          <x:t>179,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,775</x:t>
-[...242 lines deleted...]
-          <x:t>186,180</x:t>
+          <x:t>180,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>