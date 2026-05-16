--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e205f42def47c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85153dbed1d4b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68cb1101aa754288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c056f4780394dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902cfaf3899640d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68cb1101aa754288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154fe50dba9a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c056f4780394dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>185,750</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,501</x:t>
-[...404 lines deleted...]
-          <x:t>181,383</x:t>
+          <x:t>184,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>