--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85153dbed1d4b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5522e43f2e4e449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c056f4780394dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5eb72c8c9864ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154fe50dba9a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c056f4780394dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc66d69c7904014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5eb72c8c9864ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>182,613</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,530</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>196,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>