--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5522e43f2e4e449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6bde4ea7f94f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5eb72c8c9864ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d99c9cb3bff4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc66d69c7904014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5eb72c8c9864ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03c53b960f845ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d99c9cb3bff4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,171</x:t>
-[...269 lines deleted...]
-          <x:t>192,059</x:t>
+          <x:t>192,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,559</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>186,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,089</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>