--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6bde4ea7f94f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d04898015848e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d99c9cb3bff4bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296132fe76014617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03c53b960f845ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d99c9cb3bff4bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a3998ba2ed4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296132fe76014617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,335</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>186,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,010</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>