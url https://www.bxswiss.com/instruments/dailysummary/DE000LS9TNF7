--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d04898015848e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d58670b271f4bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296132fe76014617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8bc1b30098d4f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a3998ba2ed4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296132fe76014617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d253e661d6f4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8bc1b30098d4f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>