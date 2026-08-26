--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d58670b271f4bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1ac399ce48446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8bc1b30098d4f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd6eff18c154860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d253e661d6f4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8bc1b30098d4f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7028d6b92aa4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd6eff18c154860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>