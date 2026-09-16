--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1ac399ce48446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928f9fc73ba840ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd6eff18c154860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8abc14569b4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7028d6b92aa4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd6eff18c154860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79794175f3e144c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8abc14569b4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>