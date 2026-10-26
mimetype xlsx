--- v14 (2026-09-16)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928f9fc73ba840ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38557dac635145fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8abc14569b4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d91626e67ab4e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79794175f3e144c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8abc14569b4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8181148f4774f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d91626e67ab4e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUNDAMENTAL GROWTH VALUE EURO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TNF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>179,414</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>