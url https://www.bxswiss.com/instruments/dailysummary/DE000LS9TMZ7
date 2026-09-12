--- v11 (2026-08-02)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47304d95d5c14226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5e84bab1c4494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5dc9ecfe947495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8fee1d637cd407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca9adc410d14b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5dc9ecfe947495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d7b2fdfbd64cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8fee1d637cd407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>133,757</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>