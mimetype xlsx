--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5e84bab1c4494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3fce368cd34f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8fee1d637cd407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ca1f54e55848ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d7b2fdfbd64cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8fee1d637cd407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree25b8f4dc3d4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ca1f54e55848ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>