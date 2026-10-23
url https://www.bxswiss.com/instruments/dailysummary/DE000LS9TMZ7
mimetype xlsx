--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3fce368cd34f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09508ca96a954ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ca1f54e55848ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4112241b2ec44858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree25b8f4dc3d4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ca1f54e55848ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e054fb64d4e4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4112241b2ec44858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>