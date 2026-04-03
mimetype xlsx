--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ed6dfc71424f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceeffbf4a35b42fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8056bac3ec8d4699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995520ca77534f33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06eae8fa56004eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8056bac3ec8d4699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaec216594e448bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995520ca77534f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>114,560</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,867</x:t>
-[...490 lines deleted...]
-          <x:t>113,659</x:t>
+          <x:t>115,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>