--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceeffbf4a35b42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c823513c2a845ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995520ca77534f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ae56e33c9747e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaec216594e448bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995520ca77534f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102871d7ff784eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ae56e33c9747e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>