--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c823513c2a845ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708cc6f6cb844e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ae56e33c9747e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb634193dbb4fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102871d7ff784eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ae56e33c9747e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb180be7ee22d4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb634193dbb4fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>