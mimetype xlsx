--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708cc6f6cb844e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8ea2ac69424c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb634193dbb4fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda114d00992e40c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb180be7ee22d4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb634193dbb4fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6fab83220984978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda114d00992e40c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>