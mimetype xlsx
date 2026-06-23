--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8ea2ac69424c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca219f445b0f4cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda114d00992e40c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abf226d10ef4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6fab83220984978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda114d00992e40c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30aefe9de99471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abf226d10ef4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>