--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca219f445b0f4cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d636b8a1744bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abf226d10ef4680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d814f840b494354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30aefe9de99471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abf226d10ef4680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a250c9bf354a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d814f840b494354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>