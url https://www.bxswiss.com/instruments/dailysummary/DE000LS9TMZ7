--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d636b8a1744bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47304d95d5c14226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d814f840b494354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5dc9ecfe947495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a250c9bf354a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d814f840b494354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca9adc410d14b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5dc9ecfe947495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ROIC Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>