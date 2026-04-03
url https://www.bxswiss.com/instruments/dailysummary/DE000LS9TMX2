--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b3535936f84a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc1f84d1eab4e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b5cd2553bf4814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1feec33bf3f34cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0afb44cf6b4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b5cd2553bf4814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33212d566554931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1feec33bf3f34cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>