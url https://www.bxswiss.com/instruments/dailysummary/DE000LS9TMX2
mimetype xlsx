--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc1f84d1eab4e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0adcf2a7ec4ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1feec33bf3f34cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f00b9ea4124630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33212d566554931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1feec33bf3f34cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc62e5cbabd4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f00b9ea4124630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>