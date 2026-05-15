--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0adcf2a7ec4ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d49050e69c4191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f00b9ea4124630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree66c0d4b7b848ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc62e5cbabd4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f00b9ea4124630" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4469b9dbca4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree66c0d4b7b848ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>