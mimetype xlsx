--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d49050e69c4191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7798ed28f6c45df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree66c0d4b7b848ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b331bdc21604206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4469b9dbca4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree66c0d4b7b848ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e87a8eec854e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b331bdc21604206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>