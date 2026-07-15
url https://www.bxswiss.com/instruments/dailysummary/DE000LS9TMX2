--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7798ed28f6c45df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e3b62ab9c847e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b331bdc21604206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594a80dbd1d4471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e87a8eec854e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b331bdc21604206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c58a414bbcb45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594a80dbd1d4471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>348,304</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>