--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e3b62ab9c847e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67716c328e3c4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594a80dbd1d4471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245d96841fd34122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c58a414bbcb45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594a80dbd1d4471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8222aab3534434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245d96841fd34122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>