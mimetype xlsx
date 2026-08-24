--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67716c328e3c4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc6feeda48448b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245d96841fd34122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra86a358c7302416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8222aab3534434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245d96841fd34122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28bffef2c4a49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra86a358c7302416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>356,630</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,934</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>346,861</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>