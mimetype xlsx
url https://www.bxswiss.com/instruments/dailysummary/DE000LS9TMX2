--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc6feeda48448b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e199ce60aab4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra86a358c7302416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73420a6563cf4ece"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28bffef2c4a49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra86a358c7302416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a179b70cae14bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73420a6563cf4ece" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>