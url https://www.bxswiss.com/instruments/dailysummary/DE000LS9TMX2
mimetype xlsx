--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e199ce60aab4d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4a975d13ba44d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73420a6563cf4ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d88a86c53084560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a179b70cae14bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73420a6563cf4ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b7e3a81ad943c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d88a86c53084560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>