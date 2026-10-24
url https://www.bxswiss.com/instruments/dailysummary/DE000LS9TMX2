--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4a975d13ba44d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5daba0954c504cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d88a86c53084560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f94126c32a1473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b7e3a81ad943c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d88a86c53084560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3942ebe2c024c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f94126c32a1473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Unternehmen Matrix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>445,593</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>438,999</x:t>
-[...242 lines deleted...]
-          <x:t>410,962</x:t>
+          <x:t>417,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>