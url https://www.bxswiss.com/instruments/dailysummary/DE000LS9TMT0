--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ed48270d084125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fef409f9ee4549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddacb6307a954271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bae798b8ce34eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7118a1e32a094816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddacb6307a954271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ed9054afc7487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bae798b8ce34eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Fischfarmer - The Fishfarmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...153 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>