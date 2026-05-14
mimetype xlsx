--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fef409f9ee4549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc825f864c78a40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bae798b8ce34eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cfacd48a4f4f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ed9054afc7487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bae798b8ce34eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aad99b9e5a1423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cfacd48a4f4f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Fischfarmer - The Fishfarmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...153 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>