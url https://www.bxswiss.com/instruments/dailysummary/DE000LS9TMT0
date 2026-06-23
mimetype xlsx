--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc825f864c78a40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8de2612ffa4c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cfacd48a4f4f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4c548a8d444a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aad99b9e5a1423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cfacd48a4f4f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccfeaf26beb4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4c548a8d444a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Fischfarmer - The Fishfarmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,332 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>