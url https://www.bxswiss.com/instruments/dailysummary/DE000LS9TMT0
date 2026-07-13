--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8de2612ffa4c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2aa383dfccd4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4c548a8d444a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a2f1f569e34ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccfeaf26beb4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4c548a8d444a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155b2f0a1a654bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a2f1f569e34ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Fischfarmer - The Fishfarmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -450,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>