--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2aa383dfccd4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb3bff84a914e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a2f1f569e34ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d82ca244484acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155b2f0a1a654bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a2f1f569e34ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660010b9008c48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d82ca244484acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Fischfarmer - The Fishfarmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>