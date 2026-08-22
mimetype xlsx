--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb3bff84a914e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c11c76f66e4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d82ca244484acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re92bf5fdc1924f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660010b9008c48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d82ca244484acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04fff9121cc46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re92bf5fdc1924f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Fischfarmer - The Fishfarmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>