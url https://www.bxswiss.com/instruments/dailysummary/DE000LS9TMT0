--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c11c76f66e4f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc7283bd7474adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re92bf5fdc1924f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df467de222a49f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04fff9121cc46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re92bf5fdc1924f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146834acbeeb4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df467de222a49f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Fischfarmer - The Fishfarmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>68,390</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,319</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,879</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>