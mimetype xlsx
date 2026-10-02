--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc7283bd7474adf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb735322cdfc842d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df467de222a49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5661c017b06c48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146834acbeeb4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df467de222a49f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487230483f7b4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5661c017b06c48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Fischfarmer - The Fishfarmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>