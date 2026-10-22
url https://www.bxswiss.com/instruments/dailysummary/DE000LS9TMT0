--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb735322cdfc842d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfdf25d6f7a4a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5661c017b06c48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7410b4db15f74d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487230483f7b4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5661c017b06c48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a78e2efa9c4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7410b4db15f74d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Fischfarmer - The Fishfarmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>74,286</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,435</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>73,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,987</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>