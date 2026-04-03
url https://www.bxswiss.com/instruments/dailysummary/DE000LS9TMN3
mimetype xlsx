--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35e1baeb99f44d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc47b6f738544e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823d2a95cfb54d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b194883ce84df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f78ea5bdfbd4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823d2a95cfb54d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42468a74b5ae4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b194883ce84df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Solar Invest </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>