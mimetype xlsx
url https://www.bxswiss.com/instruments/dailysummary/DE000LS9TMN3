--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc47b6f738544e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceeb4aa451f84e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b194883ce84df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d14aeb25ac74b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42468a74b5ae4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b194883ce84df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0809b80a28d94684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d14aeb25ac74b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Solar Invest </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>