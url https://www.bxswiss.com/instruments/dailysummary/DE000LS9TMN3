--- v5 (2026-04-27)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceeb4aa451f84e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf112c34bed904a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d14aeb25ac74b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92901488f474822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0809b80a28d94684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d14aeb25ac74b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2302fd39d14838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92901488f474822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Solar Invest </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>