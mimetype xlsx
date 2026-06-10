--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf112c34bed904a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20661423a36749bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92901488f474822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31771f42774342b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2302fd39d14838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92901488f474822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ef04cc03b747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31771f42774342b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Solar Invest </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>