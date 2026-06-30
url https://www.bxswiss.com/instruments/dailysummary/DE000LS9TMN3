--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20661423a36749bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0235045d390142ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31771f42774342b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30557dfe56ca4d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ef04cc03b747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31771f42774342b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807dd984433f4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30557dfe56ca4d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Solar Invest </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>