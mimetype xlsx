--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0235045d390142ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc193409b9ebc42cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30557dfe56ca4d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R168bf4f7e99c4574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807dd984433f4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30557dfe56ca4d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra729e1007d2242fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R168bf4f7e99c4574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Solar Invest </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>