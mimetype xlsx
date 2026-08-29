--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc193409b9ebc42cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276037a3f8b7445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R168bf4f7e99c4574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0c5c3273404e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra729e1007d2242fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R168bf4f7e99c4574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbb86baa842472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0c5c3273404e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TREND Solar Invest </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>131,792</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>