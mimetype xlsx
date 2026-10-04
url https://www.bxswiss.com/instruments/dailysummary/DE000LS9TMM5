--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54e2683ce4c418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8f14dd5cd84df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8e136a45334855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra828992148bf4bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f1e105578049cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8e136a45334855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bbbc952cfb041af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra828992148bf4bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,628</x:t>
-[...252 lines deleted...]
-          <x:t>84,276</x:t>
+          <x:t>83,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>