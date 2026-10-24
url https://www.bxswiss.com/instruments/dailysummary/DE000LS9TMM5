--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8f14dd5cd84df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6e57d005c04596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra828992148bf4bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280d286ebbb8457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bbbc952cfb041af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra828992148bf4bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd1bbc36cc246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280d286ebbb8457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>84,143</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,229</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,137</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>