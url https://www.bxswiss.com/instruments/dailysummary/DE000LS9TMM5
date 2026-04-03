--- v6 (2026-02-22)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f23cbc333640a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d9bbe33ff74001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da47870a7214ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf813549198f645d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba5951b46eb459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da47870a7214ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c218b7da24433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf813549198f645d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...387 lines deleted...]
-          <x:t>81,765</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>81,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>81,614</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,583</x:t>
-[...4 lines deleted...]
-          <x:t>81,733</x:t>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>