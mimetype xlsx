--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d9bbe33ff74001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd458a0982a24c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf813549198f645d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138bef40c0d645b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c218b7da24433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf813549198f645d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac441dc0750d4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138bef40c0d645b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>