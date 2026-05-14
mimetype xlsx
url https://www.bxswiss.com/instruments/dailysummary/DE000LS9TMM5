--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd458a0982a24c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35cc46ba33564f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138bef40c0d645b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a36dd34ac7420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac441dc0750d4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138bef40c0d645b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ea3daa691346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a36dd34ac7420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>81,918</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,816</x:t>
-[...458 lines deleted...]
-          <x:t>81,867</x:t>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>81,987</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>