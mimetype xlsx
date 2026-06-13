--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35cc46ba33564f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483d18ab16944f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a36dd34ac7420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a711ea51d194f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ea3daa691346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a36dd34ac7420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7af7c1b08c49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a711ea51d194f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,268</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,329</x:t>
-[...333 lines deleted...]
-          <x:t>81,841</x:t>
+          <x:t>82,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>