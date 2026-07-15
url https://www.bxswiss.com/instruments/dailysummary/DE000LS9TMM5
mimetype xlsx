--- v10 (2026-06-13)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483d18ab16944f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racea1e9d89ee4793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a711ea51d194f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra22f802d827f4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7af7c1b08c49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a711ea51d194f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73c28d5ff14454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra22f802d827f4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>81,764</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>82,252</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>