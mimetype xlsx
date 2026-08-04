--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racea1e9d89ee4793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d6ead91c174614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra22f802d827f4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce2ba71da284c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73c28d5ff14454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra22f802d827f4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2b257a172a459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce2ba71da284c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>82,179</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,084</x:t>
-[...124 lines deleted...]
-          <x:t>82,397</x:t>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,110</x:t>
-[...26 lines deleted...]
-          <x:t>82,148</x:t>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>82,404</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>