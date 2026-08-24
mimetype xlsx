--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d6ead91c174614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf28d3e76ad94a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce2ba71da284c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4dd22ba287642e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2b257a172a459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce2ba71da284c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re727d64692834c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4dd22ba287642e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>