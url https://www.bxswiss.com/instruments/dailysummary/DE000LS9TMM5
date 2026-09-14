--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf28d3e76ad94a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54e2683ce4c418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4dd22ba287642e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8e136a45334855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re727d64692834c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4dd22ba287642e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f1e105578049cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8e136a45334855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stromdefizit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>83,344</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,129</x:t>
-[...53 lines deleted...]
-          <x:t>83,296</x:t>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,408</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>83,492</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>83,356</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>