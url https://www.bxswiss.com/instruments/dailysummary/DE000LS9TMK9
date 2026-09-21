--- v9 (2026-09-01)
+++ v10 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32557027f3504f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5459e9bbde4f4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b90001168ac4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8619c63dae484c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8016c5af79e44fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b90001168ac4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf45de8dff871496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8619c63dae484c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Royalty Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>