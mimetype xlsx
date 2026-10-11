--- v10 (2026-09-21)
+++ v11 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5459e9bbde4f4040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ef4ab306c44d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8619c63dae484c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8477ce046af4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf45de8dff871496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8619c63dae484c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382abf102d5c4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8477ce046af4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Royalty Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>