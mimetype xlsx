--- v11 (2026-10-11)
+++ v12 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ef4ab306c44d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49ba68a7a4543af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8477ce046af4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08c1cbc41634b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382abf102d5c4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8477ce046af4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a1536af9324c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08c1cbc41634b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Royalty Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>