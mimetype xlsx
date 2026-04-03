--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3d50bc7cd34c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba9c76f2d24437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bab6acb49634c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee4c41f69694942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab7db59625247eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bab6acb49634c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3bde7889e84cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee4c41f69694942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Royalty Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>192,018</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>194,068</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>