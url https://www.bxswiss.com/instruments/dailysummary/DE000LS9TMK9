--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba9c76f2d24437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d2a168d6794ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee4c41f69694942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b30cf9c1fb04fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3bde7889e84cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee4c41f69694942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d5188b196249d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b30cf9c1fb04fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Royalty Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>