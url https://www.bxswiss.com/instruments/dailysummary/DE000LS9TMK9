--- v5 (2026-04-23)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d2a168d6794ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eabb5a8d6d8470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b30cf9c1fb04fcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1dc61d687084917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d5188b196249d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b30cf9c1fb04fcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f619b527e5429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1dc61d687084917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Royalty Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>186,509</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>