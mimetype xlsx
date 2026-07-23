--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eabb5a8d6d8470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d74625e94604174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1dc61d687084917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f2bf8128354543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f619b527e5429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1dc61d687084917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c12980547464e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f2bf8128354543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Royalty Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>165,981</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>