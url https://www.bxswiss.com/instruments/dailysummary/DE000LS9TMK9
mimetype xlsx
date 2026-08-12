--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d74625e94604174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7104e242057c401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f2bf8128354543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0a9fd3066a4ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c12980547464e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f2bf8128354543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b3a636bf6e45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0a9fd3066a4ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Royalty Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>164,882</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,728</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>168,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>