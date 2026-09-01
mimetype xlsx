--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7104e242057c401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32557027f3504f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0a9fd3066a4ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b90001168ac4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b3a636bf6e45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0a9fd3066a4ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8016c5af79e44fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b90001168ac4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Royalty Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>