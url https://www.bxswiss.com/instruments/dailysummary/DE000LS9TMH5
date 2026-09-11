--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808689e321844364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb273dc4a5a634a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ba2e728f9e4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc369a5a62a8e46a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96584735ec004877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ba2e728f9e4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546c20e8c3ce42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc369a5a62a8e46a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>107,086</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,889</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>109,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,591</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>