--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb273dc4a5a634a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2b8375fd5e4a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc369a5a62a8e46a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db58a62b13d4047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546c20e8c3ce42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc369a5a62a8e46a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52716d20ceb44de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db58a62b13d4047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,252 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,591</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>105,327</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,232</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,275</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>