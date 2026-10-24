--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2b8375fd5e4a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6330906ed29a4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db58a62b13d4047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69cb254c8c54216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52716d20ceb44de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db58a62b13d4047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0adb0ad26147f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69cb254c8c54216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>102,298</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,460</x:t>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>