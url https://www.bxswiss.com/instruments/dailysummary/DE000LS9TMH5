--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf21a020e1b462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6303e7c558c04d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra260b8a00c174bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcd4e1c9ffc4bc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb596c6b044714a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra260b8a00c174bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efe57328f62440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcd4e1c9ffc4bc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...436 lines deleted...]
-          <x:t>84,739</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>89,452</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>