--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6303e7c558c04d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04918de7aaf8473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcd4e1c9ffc4bc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87c2872ded04f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efe57328f62440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcd4e1c9ffc4bc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46e4a3eba504bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87c2872ded04f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>90,983</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>87,196</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,236</x:t>
-[...301 lines deleted...]
-          <x:t>84,677</x:t>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>