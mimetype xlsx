--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04918de7aaf8473c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad5f0430b5449f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87c2872ded04f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0671e8a0b84b4fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46e4a3eba504bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87c2872ded04f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b877cb8b0b4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0671e8a0b84b4fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>