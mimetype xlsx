--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad5f0430b5449f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2a51b44afd4790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0671e8a0b84b4fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b793685d1344b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b877cb8b0b4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0671e8a0b84b4fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda328c6486be4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b793685d1344b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>