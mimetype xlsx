--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2a51b44afd4790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1538a8ee434c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b793685d1344b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1265d4d314ea4575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda328c6486be4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b793685d1344b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5184ca4c7a4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1265d4d314ea4575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>