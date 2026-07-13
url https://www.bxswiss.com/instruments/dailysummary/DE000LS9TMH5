--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1538a8ee434c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aef6d0261646d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1265d4d314ea4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11db6220fac4eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5184ca4c7a4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1265d4d314ea4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc1277a942a40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11db6220fac4eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>