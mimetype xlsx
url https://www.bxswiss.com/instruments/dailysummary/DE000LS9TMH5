--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aef6d0261646d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37822aaf628460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11db6220fac4eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03bc67e8eea14520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc1277a942a40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11db6220fac4eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R361c9a43a90a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03bc67e8eea14520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>