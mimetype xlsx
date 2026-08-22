--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37822aaf628460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808689e321844364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03bc67e8eea14520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ba2e728f9e4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R361c9a43a90a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03bc67e8eea14520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96584735ec004877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ba2e728f9e4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frugalisten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>107,620</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,546</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>105,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,492</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>