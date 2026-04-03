--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc6ea75c8fb402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ce733410c944d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0caf8b4f3ea545ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa48732c7413451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3330418999d44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0caf8b4f3ea545ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb521d7af36ee48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa48732c7413451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>