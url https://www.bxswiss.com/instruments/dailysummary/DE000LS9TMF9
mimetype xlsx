--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ce733410c944d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d84e4cb0eb494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa48732c7413451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a683595e5a2464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb521d7af36ee48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa48732c7413451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79954371a5b40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a683595e5a2464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>