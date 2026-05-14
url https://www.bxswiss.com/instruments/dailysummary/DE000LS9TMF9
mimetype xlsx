--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d84e4cb0eb494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca962bb8f8c40ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a683595e5a2464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fc391e52f7451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79954371a5b40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a683595e5a2464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce52fb72230c4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fc391e52f7451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>