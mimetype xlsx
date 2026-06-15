--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca962bb8f8c40ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317488e1a68a45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fc391e52f7451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7040e2006d4b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce52fb72230c4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fc391e52f7451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c9cb4c692c41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7040e2006d4b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>129,751</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>