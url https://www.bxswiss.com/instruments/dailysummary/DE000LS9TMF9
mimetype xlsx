--- v9 (2026-06-15)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317488e1a68a45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2380242a0805400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7040e2006d4b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0255e41d95d4361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c9cb4c692c41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7040e2006d4b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69fb1e92eebd4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0255e41d95d4361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>