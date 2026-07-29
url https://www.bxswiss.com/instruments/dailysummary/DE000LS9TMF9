--- v10 (2026-07-07)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2380242a0805400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dafeffb70bb4384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0255e41d95d4361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9407744494544432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69fb1e92eebd4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0255e41d95d4361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b373a1a4586435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9407744494544432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>