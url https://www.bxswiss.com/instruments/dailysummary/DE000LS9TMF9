--- v11 (2026-07-29)
+++ v12 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dafeffb70bb4384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c9aff273e549fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9407744494544432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc971e1da90f54f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b373a1a4586435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9407744494544432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R976176c133ff4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc971e1da90f54f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>