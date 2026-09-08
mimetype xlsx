--- v12 (2026-08-18)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c9aff273e549fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c83295deb34704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc971e1da90f54f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d03b8e9d8294307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R976176c133ff4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc971e1da90f54f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468660f4f5f64c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d03b8e9d8294307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>