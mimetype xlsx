--- v13 (2026-09-08)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c83295deb34704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aed7313d46241ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d03b8e9d8294307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea83f28bd4ac459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468660f4f5f64c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d03b8e9d8294307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88409218e4e14af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea83f28bd4ac459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>