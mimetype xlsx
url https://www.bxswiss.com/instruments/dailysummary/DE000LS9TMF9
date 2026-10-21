--- v14 (2026-09-30)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aed7313d46241ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bbf28fbf334da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea83f28bd4ac459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d9ae2b250fe4da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88409218e4e14af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea83f28bd4ac459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1360c74077e74d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d9ae2b250fe4da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and turnaround Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>