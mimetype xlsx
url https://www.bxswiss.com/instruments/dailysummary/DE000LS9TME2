--- v4 (2026-03-14)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7881a81d86c4715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f92698029794b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503525475dbf4ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45ccd774b9543da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45913065a93c4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503525475dbf4ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1c664fde3242c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45ccd774b9543da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienperlen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TME2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>167,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>