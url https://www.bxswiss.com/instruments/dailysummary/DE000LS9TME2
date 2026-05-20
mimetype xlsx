--- v5 (2026-04-10)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f92698029794b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5718354c736141ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45ccd774b9543da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4128931ee8cf45ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1c664fde3242c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45ccd774b9543da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9f4a40f7e947d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4128931ee8cf45ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienperlen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TME2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>167,096</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>