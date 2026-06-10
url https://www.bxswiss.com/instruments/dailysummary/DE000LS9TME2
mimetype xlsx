--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5718354c736141ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74593c1a83674c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4128931ee8cf45ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4330f06a3345a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9f4a40f7e947d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4128931ee8cf45ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6871200d7ef144fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4330f06a3345a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienperlen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TME2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>171,567</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,043</x:t>
-[...517 lines deleted...]
-          <x:t>171,867</x:t>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>