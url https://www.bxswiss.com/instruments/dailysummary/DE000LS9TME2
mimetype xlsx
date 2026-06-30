--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74593c1a83674c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2394322f514d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4330f06a3345a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d7b5e41ea6f47aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6871200d7ef144fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4330f06a3345a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ed8f06c494b4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d7b5e41ea6f47aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienperlen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TME2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>