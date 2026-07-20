--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2394322f514d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bdd50d89fc341a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d7b5e41ea6f47aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9980d2623a8f4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ed8f06c494b4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d7b5e41ea6f47aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb635de21a0fb49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9980d2623a8f4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienperlen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TME2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>