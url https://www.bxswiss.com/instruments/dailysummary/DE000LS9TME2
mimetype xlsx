--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bdd50d89fc341a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a16217c48284596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9980d2623a8f4777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36a1c683b9f4b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb635de21a0fb49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9980d2623a8f4777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dfc49c0281747da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36a1c683b9f4b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienperlen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TME2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>181,500</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>