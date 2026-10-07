--- v10 (2026-08-29)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a16217c48284596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d3396ca8bd4e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36a1c683b9f4b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81111439b0b4c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dfc49c0281747da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36a1c683b9f4b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda040ecbbbd7462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81111439b0b4c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienperlen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TME2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>197,326</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>