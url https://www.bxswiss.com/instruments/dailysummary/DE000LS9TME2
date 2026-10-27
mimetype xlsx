--- v11 (2026-10-07)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d3396ca8bd4e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8ea7edbfb741ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81111439b0b4c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5632029ec7d4940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda040ecbbbd7462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81111439b0b4c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe3481be6724f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5632029ec7d4940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienperlen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TME2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,655</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>189,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,407</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>