--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9babb4337964496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35b2c53bcd545f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae81e06ea19448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad72007e83442b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fc1885ae2a4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae81e06ea19448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ad94cad4924260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad72007e83442b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium Batterie Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>