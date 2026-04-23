--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35b2c53bcd545f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0adb5bea2049ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad72007e83442b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b9e422b3134530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ad94cad4924260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad72007e83442b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38386d5678142c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b9e422b3134530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium Batterie Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>