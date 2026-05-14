--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0adb5bea2049ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f26eefdd874694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b9e422b3134530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945dae93e9b1452f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38386d5678142c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b9e422b3134530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0107f933f6c4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945dae93e9b1452f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium Batterie Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>