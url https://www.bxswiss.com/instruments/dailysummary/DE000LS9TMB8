--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f26eefdd874694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e6a8f750fb4b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945dae93e9b1452f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f08f77c6d394764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0107f933f6c4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945dae93e9b1452f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb3c103a21d4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f08f77c6d394764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium Batterie Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>169,792</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>