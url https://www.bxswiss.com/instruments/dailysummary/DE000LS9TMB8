--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e6a8f750fb4b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292b0f6a7a724791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f08f77c6d394764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460a37f93b1243fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb3c103a21d4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f08f77c6d394764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff36d818c16c4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460a37f93b1243fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium Batterie Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>