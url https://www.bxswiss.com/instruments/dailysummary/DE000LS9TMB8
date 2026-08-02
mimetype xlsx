--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292b0f6a7a724791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571ee7a01de64792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460a37f93b1243fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f4039f40d2404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff36d818c16c4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460a37f93b1243fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6cb04aa51dc4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f4039f40d2404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium Batterie Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>