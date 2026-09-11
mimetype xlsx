--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571ee7a01de64792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re711e6a591c841b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f4039f40d2404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05406ed06bdd4174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6cb04aa51dc4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f4039f40d2404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4e0ad8ae694f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05406ed06bdd4174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium Batterie Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>113,402</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>