--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re711e6a591c841b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88cbd23a8a8d4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05406ed06bdd4174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1ea5c7dd5d4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4e0ad8ae694f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05406ed06bdd4174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85306454b0cb4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1ea5c7dd5d4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium Batterie Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>