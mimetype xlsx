--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88cbd23a8a8d4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb342f5f112e9478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1ea5c7dd5d4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c74f2faa29e42d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85306454b0cb4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1ea5c7dd5d4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc6f2ed0a1b4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c74f2faa29e42d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lithium Batterie Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TMB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,295</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>124,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,726</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>