--- v13 (2026-09-03)
+++ v14 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2888b22b654c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc993c8d1e95f4402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3432a003d40d48cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bbf21469db4631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6007ec2c7a684c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3432a003d40d48cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4250da30654548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bbf21469db4631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>