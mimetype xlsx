--- v14 (2026-09-23)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc993c8d1e95f4402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d03ebc711c84ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bbf21469db4631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7dfa37f1484b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4250da30654548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bbf21469db4631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R517062e0d18a4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7dfa37f1484b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>