--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d03ebc711c84ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8374b212b94d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7dfa37f1484b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4cec708cd274e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R517062e0d18a4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7dfa37f1484b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29aef834d7974ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4cec708cd274e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>