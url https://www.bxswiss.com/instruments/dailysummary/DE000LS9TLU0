--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38c90498e624777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88895598a424e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428d92a44e524b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04a1ddad2a84f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc924ce5b956431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428d92a44e524b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84623912edf24aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04a1ddad2a84f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>