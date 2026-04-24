--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88895598a424e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ddf9fd048e4e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04a1ddad2a84f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef58c51e89c4259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84623912edf24aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04a1ddad2a84f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c045b62a06043a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef58c51e89c4259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>49,668</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,588</x:t>
-[...269 lines deleted...]
-          <x:t>51,201</x:t>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>