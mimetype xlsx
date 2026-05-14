--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ddf9fd048e4e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050cd59f91504cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef58c51e89c4259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75911d24d224a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c045b62a06043a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef58c51e89c4259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aba935801614cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75911d24d224a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>