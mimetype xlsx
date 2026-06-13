--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050cd59f91504cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677f49e084e84e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75911d24d224a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c053040ccf4ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aba935801614cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75911d24d224a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dfde4438be4422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c053040ccf4ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>