--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677f49e084e84e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b965fe7d694f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c053040ccf4ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19235f3c48a44866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dfde4438be4422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c053040ccf4ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f5b9925e674ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19235f3c48a44866" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>63,642</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,581</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,863</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>