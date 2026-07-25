--- v10 (2026-07-03)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b965fe7d694f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a30287a6d6409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19235f3c48a44866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32cc882dafa450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f5b9925e674ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19235f3c48a44866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2df630bdeef4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32cc882dafa450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>