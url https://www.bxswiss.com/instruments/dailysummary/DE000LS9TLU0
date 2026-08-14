--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a30287a6d6409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37cbefaed0d4dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32cc882dafa450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0409e3b05a449a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2df630bdeef4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32cc882dafa450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0191a031894256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0409e3b05a449a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,342</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>52,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,559</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>