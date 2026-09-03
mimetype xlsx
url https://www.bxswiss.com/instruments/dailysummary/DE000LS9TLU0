--- v12 (2026-08-14)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37cbefaed0d4dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2888b22b654c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0409e3b05a449a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3432a003d40d48cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0191a031894256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0409e3b05a449a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6007ec2c7a684c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3432a003d40d48cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Selective Solar Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>48,865</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,432</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>52,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,296</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>