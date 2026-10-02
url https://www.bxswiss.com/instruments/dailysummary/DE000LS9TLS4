--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb74f50e41574a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75b03d7ebcc4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b28bb80d0d4898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4be529db30b4df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb06e3592564ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b28bb80d0d4898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10830a97e3204b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4be529db30b4df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>