--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75b03d7ebcc4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7686d9627c4a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4be529db30b4df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a640e0cc64c4151"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10830a97e3204b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4be529db30b4df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5835ccbb64d47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a640e0cc64c4151" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>