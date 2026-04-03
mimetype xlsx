--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4937a15557425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56046ca89f4543e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ad1d18f7714b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6a3b72584c4f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828f661ae846472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ad1d18f7714b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94af296631394937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6a3b72584c4f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>103,380</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>