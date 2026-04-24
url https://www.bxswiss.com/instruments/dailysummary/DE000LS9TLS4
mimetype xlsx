--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56046ca89f4543e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fe0a02e32b4d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6a3b72584c4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb650b9990db3463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94af296631394937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6a3b72584c4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f8585b5ca44d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb650b9990db3463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,895</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>93,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>