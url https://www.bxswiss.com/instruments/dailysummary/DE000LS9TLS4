--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fe0a02e32b4d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545a193ce2274b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb650b9990db3463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76de54b4bb0e4a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f8585b5ca44d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb650b9990db3463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8823032a10411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76de54b4bb0e4a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>96,407</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,994</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>97,486</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>