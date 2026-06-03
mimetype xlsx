--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545a193ce2274b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5458c126ddb745d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76de54b4bb0e4a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1aafb9ae5e64f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8823032a10411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76de54b4bb0e4a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0d3155fbc84857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1aafb9ae5e64f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,403</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>97,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,575</x:t>
-[...274 lines deleted...]
-          <x:t>98,291</x:t>
+          <x:t>97,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>