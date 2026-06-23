--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5458c126ddb745d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290041b544744ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1aafb9ae5e64f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e869a8253be4fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0d3155fbc84857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1aafb9ae5e64f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cd0dd6b06a4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e869a8253be4fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,502</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,613</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>98,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,965</x:t>
-[...355 lines deleted...]
-          <x:t>97,807</x:t>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>