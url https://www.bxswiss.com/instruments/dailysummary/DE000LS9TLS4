--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290041b544744ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46edef3583824e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e869a8253be4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3f28ac5ff042ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cd0dd6b06a4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e869a8253be4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524a8572298b4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3f28ac5ff042ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,589</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,577</x:t>
-[...330 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,651</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>98,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>