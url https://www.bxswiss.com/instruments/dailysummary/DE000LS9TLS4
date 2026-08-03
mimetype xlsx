--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46edef3583824e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re582843b09f34d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3f28ac5ff042ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1416e0ae86144558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524a8572298b4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3f28ac5ff042ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610bd56edb214a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1416e0ae86144558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,651</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>98,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,159</x:t>
-[...328 lines deleted...]
-          <x:t>100,049</x:t>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>