--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re582843b09f34d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d36f1ff0dd448a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1416e0ae86144558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1ab539c7d84632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610bd56edb214a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1416e0ae86144558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5dc828c7904934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1ab539c7d84632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,451</x:t>
-[...4 lines deleted...]
-          <x:t>98,669</x:t>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,429</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>96,768</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>