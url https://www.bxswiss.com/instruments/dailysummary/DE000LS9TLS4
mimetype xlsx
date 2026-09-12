--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d36f1ff0dd448a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb74f50e41574a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1ab539c7d84632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b28bb80d0d4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5dc828c7904934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1ab539c7d84632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb06e3592564ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b28bb80d0d4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien oder Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>