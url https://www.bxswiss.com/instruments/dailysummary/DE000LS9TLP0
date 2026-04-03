--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17444c398014776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d7db6fd7364e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a49221210542a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf615b4614bb548e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f02db4a4c94b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a49221210542a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ddd4ea02e44280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf615b4614bb548e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>