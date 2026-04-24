--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d7db6fd7364e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dec294a77c5450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf615b4614bb548e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd270ed44b84c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ddd4ea02e44280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf615b4614bb548e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf134be7f769d4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd270ed44b84c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>