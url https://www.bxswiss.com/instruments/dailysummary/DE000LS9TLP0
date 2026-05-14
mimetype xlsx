--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dec294a77c5450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6a5d11ba814d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd270ed44b84c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67bbe54003b487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf134be7f769d4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd270ed44b84c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6f74902d15466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67bbe54003b487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>