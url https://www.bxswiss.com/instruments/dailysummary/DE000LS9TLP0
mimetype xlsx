--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6a5d11ba814d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c535b4702f4d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67bbe54003b487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abcc403aa474628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6f74902d15466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67bbe54003b487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0070961ac0f1440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abcc403aa474628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>170,029</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,192</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>