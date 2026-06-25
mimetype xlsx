--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c535b4702f4d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850b7cfdb9bb4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abcc403aa474628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711ca7b687ca4d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0070961ac0f1440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abcc403aa474628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264a9fd2981f4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711ca7b687ca4d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>