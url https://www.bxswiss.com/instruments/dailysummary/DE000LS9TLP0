--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850b7cfdb9bb4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9661203e45bb4e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711ca7b687ca4d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b4e7d67aee4b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264a9fd2981f4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711ca7b687ca4d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffaef68d8744c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b4e7d67aee4b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>