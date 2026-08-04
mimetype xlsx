--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9661203e45bb4e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd297cb5548414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b4e7d67aee4b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9533721e86b549bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffaef68d8744c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b4e7d67aee4b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6046800430854e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9533721e86b549bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>