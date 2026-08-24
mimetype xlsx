--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd297cb5548414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14e75261494421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9533721e86b549bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95eea5747c11438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6046800430854e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9533721e86b549bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5ab63b2d1a4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95eea5747c11438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,319</x:t>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>