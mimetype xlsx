--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14e75261494421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d12d25ecf841c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95eea5747c11438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe209dd2e3464ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5ab63b2d1a4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95eea5747c11438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e8efa4fbc34e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe209dd2e3464ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...165 lines deleted...]
-          <x:t>180,825</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,704</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>178,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>