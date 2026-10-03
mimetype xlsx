--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d12d25ecf841c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa878d64a9a4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe209dd2e3464ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec49f5f47074251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e8efa4fbc34e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe209dd2e3464ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1111a66b2b4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec49f5f47074251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>