--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa878d64a9a4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364388bb695745db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec49f5f47074251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd1bd5187d84725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1111a66b2b4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec49f5f47074251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0f550ccf5a4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd1bd5187d84725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leeway AI - Quantitativ Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>