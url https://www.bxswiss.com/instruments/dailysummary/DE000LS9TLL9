--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfff5dadfed4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92d27c4435942bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6043545e0d9c400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra090f0debdc34d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628c553237ef4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6043545e0d9c400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff1a5e94714a4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra090f0debdc34d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>