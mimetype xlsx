--- v4 (2026-04-05)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92d27c4435942bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1629d8797f17451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra090f0debdc34d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc8164fc3c246d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff1a5e94714a4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra090f0debdc34d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c887ee2805b4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc8164fc3c246d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,301</x:t>
-[...360 lines deleted...]
-          <x:t>129,099</x:t>
+          <x:t>133,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>