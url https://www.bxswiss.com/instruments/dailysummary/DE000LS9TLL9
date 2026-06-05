--- v5 (2026-05-01)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1629d8797f17451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1542870f60384d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc8164fc3c246d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf217235e64844805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c887ee2805b4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc8164fc3c246d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138881415d314de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf217235e64844805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>133,793</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>