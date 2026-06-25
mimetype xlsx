--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1542870f60384d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ba67013f6f44a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf217235e64844805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837c9a10d6de460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138881415d314de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf217235e64844805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fc28691b434ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837c9a10d6de460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>