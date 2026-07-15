--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ba67013f6f44a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cce5bc7aeb40fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837c9a10d6de460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6a53482d1b4563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fc28691b434ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837c9a10d6de460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461891f4ae2d4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6a53482d1b4563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>134,377</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,874</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>