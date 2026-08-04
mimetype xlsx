--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cce5bc7aeb40fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bb1a5b0e50462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6a53482d1b4563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd245b8dd164161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461891f4ae2d4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6a53482d1b4563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d9544b1d3d4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd245b8dd164161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>