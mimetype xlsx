--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bb1a5b0e50462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb531c89f897b47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd245b8dd164161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eb9e9984754f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d9544b1d3d4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd245b8dd164161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba69ede782a94295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eb9e9984754f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>