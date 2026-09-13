--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb531c89f897b47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5c8a7d4fdf4981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eb9e9984754f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7079bfc224224d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba69ede782a94295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eb9e9984754f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72688af6f9de4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7079bfc224224d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>