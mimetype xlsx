--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5c8a7d4fdf4981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88709e08baa4e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7079bfc224224d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d708ec492b4d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72688af6f9de4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7079bfc224224d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf338d2a17ddb47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d708ec492b4d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,774</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>141,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,166</x:t>
-[...80 lines deleted...]
-          <x:t>141,858</x:t>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>