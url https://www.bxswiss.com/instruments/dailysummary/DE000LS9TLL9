--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88709e08baa4e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481d8a7fdcae4925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d708ec492b4d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed1eb5b79f6403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf338d2a17ddb47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d708ec492b4d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199bfe36c4304a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed1eb5b79f6403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gipfelstuermer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>