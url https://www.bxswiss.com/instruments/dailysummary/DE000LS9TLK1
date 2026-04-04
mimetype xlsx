--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf627e936c6f4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aea3ed1c90a49e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15929aabd4c430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc183b83a52cb43f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fbe1d8f586c468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15929aabd4c430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f2ff291ca84e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc183b83a52cb43f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,602</x:t>
-[...269 lines deleted...]
-          <x:t>87,338</x:t>
+          <x:t>88,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,682</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>86,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>