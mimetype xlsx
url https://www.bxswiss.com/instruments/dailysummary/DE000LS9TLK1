--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aea3ed1c90a49e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1e5dac84484da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc183b83a52cb43f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1507bdcdbde74ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f2ff291ca84e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc183b83a52cb43f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25699a06bd1e4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1507bdcdbde74ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>86,110</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,840</x:t>
-[...382 lines deleted...]
-          <x:t>84,302</x:t>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>