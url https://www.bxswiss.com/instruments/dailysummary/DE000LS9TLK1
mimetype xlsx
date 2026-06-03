--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1e5dac84484da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf4d3ac903a4065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1507bdcdbde74ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e01263e6d44fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25699a06bd1e4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1507bdcdbde74ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a7ff7a0de64e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e01263e6d44fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,357</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>