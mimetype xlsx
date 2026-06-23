--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf4d3ac903a4065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5581760cab4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e01263e6d44fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271dd9cc39134dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a7ff7a0de64e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e01263e6d44fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba47076abf164189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271dd9cc39134dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>