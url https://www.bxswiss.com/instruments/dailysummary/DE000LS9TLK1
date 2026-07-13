--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5581760cab4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a871b1bd872477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271dd9cc39134dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8a4dcb85314768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba47076abf164189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271dd9cc39134dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a464223061740f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8a4dcb85314768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>94,990</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>94,208</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>