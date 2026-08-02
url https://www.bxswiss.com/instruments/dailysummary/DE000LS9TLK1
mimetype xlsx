--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a871b1bd872477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5a4157e3f1492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8a4dcb85314768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa731bbaa1f42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a464223061740f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8a4dcb85314768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45f77af95c241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa731bbaa1f42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>