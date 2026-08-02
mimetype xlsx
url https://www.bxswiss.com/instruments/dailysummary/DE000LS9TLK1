--- v11 (2026-08-02)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5a4157e3f1492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f374b940ee4d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa731bbaa1f42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81cdf747ae1f4435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb45f77af95c241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa731bbaa1f42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f50be893f64323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81cdf747ae1f4435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>