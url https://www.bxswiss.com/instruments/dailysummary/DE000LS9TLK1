--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f374b940ee4d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf2039e1dec4ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81cdf747ae1f4435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54306ba18444b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f50be893f64323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81cdf747ae1f4435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc911274c3bb34999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54306ba18444b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>101,621</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>99,846</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>