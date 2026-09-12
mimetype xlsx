--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf2039e1dec4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e998d8b84a42a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54306ba18444b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8772c1d5e99e421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc911274c3bb34999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54306ba18444b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43fa259e32544dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8772c1d5e99e421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>103,094</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,622</x:t>
-[...328 lines deleted...]
-          <x:t>101,279</x:t>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>