--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e998d8b84a42a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe1e83fefb94033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8772c1d5e99e421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4514c6cadfe448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43fa259e32544dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8772c1d5e99e421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950bc7655f314098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4514c6cadfe448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>