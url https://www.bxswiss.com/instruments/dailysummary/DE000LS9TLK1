--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe1e83fefb94033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2f27466f11472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4514c6cadfe448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179b0a4136bf46ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950bc7655f314098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4514c6cadfe448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad4ac067074342e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179b0a4136bf46ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FF Top Picks - Global Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>