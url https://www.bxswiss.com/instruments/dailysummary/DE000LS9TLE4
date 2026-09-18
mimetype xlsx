--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72cea5c177b4ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc862486ddc3f4a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71003517f29847fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777bb144551a45d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc9fdaa064b4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71003517f29847fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c20a4dca01242fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777bb144551a45d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,155 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -391,31 +286,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>