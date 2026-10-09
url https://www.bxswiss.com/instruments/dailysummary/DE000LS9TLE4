--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc862486ddc3f4a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700a8cc212744d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777bb144551a45d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ba359e9b5b4131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c20a4dca01242fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777bb144551a45d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541e04a7599f4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ba359e9b5b4131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,328 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...276 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -691,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>