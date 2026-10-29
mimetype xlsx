--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700a8cc212744d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7577f99d421f4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ba359e9b5b4131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6320e64b98e41e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541e04a7599f4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ba359e9b5b4131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591686c65a504ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6320e64b98e41e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>108,598</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,248</x:t>
-[...345 lines deleted...]
-          <x:t>106,328</x:t>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,424</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>106,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>