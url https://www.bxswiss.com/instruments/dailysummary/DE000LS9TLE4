--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a111dcc5fef4e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb461d79637694330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4d5566e7ad42d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1922e090ba24ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6956bfac8ae43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4d5566e7ad42d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fdc77535cb46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1922e090ba24ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,433 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...400 lines deleted...]
-          <x:t>99,932</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>