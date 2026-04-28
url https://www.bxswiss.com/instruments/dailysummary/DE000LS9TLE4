--- v5 (2026-04-03)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb461d79637694330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ce9d0248884b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1922e090ba24ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a57854fec342fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fdc77535cb46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1922e090ba24ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c74da612534c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a57854fec342fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>98,718</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>