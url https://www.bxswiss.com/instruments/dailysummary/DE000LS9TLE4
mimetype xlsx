--- v6 (2026-04-28)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ce9d0248884b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786a92b925d34a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a57854fec342fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b5019cb7b047bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c74da612534c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a57854fec342fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea16749d9344d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b5019cb7b047bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>