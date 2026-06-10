--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786a92b925d34a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9599ffe9ba4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b5019cb7b047bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fadd11e50944ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea16749d9344d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b5019cb7b047bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfccdb7778d954e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fadd11e50944ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>