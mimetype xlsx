--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9599ffe9ba4383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115b20244aa346ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fadd11e50944ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04000f1625c45b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfccdb7778d954e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fadd11e50944ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706810b316fc4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04000f1625c45b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>