--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115b20244aa346ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ca3ca1ffdb41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04000f1625c45b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0835dd9a1d7148ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706810b316fc4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04000f1625c45b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa63dc41f924eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0835dd9a1d7148ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>