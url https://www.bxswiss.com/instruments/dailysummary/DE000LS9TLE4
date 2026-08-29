--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ca3ca1ffdb41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72cea5c177b4ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0835dd9a1d7148ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71003517f29847fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa63dc41f924eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0835dd9a1d7148ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc9fdaa064b4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71003517f29847fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JoChancen international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TLE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,273 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...132 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>