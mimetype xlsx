--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fd288d387b455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fba114af9fa4f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27299201537549e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b815bf45fe44ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1697fc5fdf2e4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27299201537549e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ad94690bc544e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b815bf45fe44ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>274,208</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>