--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fba114af9fa4f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb976a8bb32434d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b815bf45fe44ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0999057dbdf4e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ad94690bc544e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b815bf45fe44ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f79bf38e824cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0999057dbdf4e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>