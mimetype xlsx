--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb976a8bb32434d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50102261bb334c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0999057dbdf4e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a657600d3149c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f79bf38e824cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0999057dbdf4e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb553d1ee5d4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a657600d3149c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,429</x:t>
@@ -737,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>