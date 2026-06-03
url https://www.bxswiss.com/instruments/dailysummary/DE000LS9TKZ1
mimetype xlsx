--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50102261bb334c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re194ba8034d2412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a657600d3149c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06a4815a1fa4d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb553d1ee5d4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a657600d3149c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71ddbff926b4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06a4815a1fa4d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>