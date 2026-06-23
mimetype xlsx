--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re194ba8034d2412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc21eb6918ea438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06a4815a1fa4d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1e8240489942e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71ddbff926b4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06a4815a1fa4d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96cd0969ab9e4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1e8240489942e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>