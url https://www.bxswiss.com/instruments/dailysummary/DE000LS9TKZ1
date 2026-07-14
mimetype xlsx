--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc21eb6918ea438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde72f682373d4cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1e8240489942e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d71023d3bb46c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96cd0969ab9e4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1e8240489942e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca910677aa04c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d71023d3bb46c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>