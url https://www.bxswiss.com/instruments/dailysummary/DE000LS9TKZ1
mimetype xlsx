--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde72f682373d4cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76aabc03d04b4fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d71023d3bb46c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4ea753883c415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca910677aa04c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d71023d3bb46c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e4a3abcdf94178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4ea753883c415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>