--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76aabc03d04b4fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd425dea8fb4869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4ea753883c415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a2152e67e34190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e4a3abcdf94178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4ea753883c415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64cf004a71624d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a2152e67e34190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>