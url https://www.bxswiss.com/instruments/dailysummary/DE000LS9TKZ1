--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd425dea8fb4869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6252be1abea4900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a2152e67e34190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fdd6e9865a4834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64cf004a71624d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a2152e67e34190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e2824689854f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fdd6e9865a4834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>