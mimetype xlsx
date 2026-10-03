--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6252be1abea4900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aac61f7209d49fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fdd6e9865a4834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149a8a9015d7404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e2824689854f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fdd6e9865a4834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388fecfe3d0b4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149a8a9015d7404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stars of tomorrow worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>