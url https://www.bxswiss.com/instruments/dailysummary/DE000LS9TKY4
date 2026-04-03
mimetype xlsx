--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra526e07fbb114055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61aabc4673741be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8091f2e8edbc42d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a585e6574a04959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb35d72ca8b942ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8091f2e8edbc42d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42eedf19870a4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a585e6574a04959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...431 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,432</x:t>
-[...198 lines deleted...]
-          <x:t>75,347</x:t>
+          <x:t>69,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>