--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61aabc4673741be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223d80ea7d0f4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a585e6574a04959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd760339bcce14b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42eedf19870a4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a585e6574a04959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dcfcc2eb4d24f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd760339bcce14b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>71,370</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>70,588</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>