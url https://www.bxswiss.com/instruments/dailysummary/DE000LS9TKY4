--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223d80ea7d0f4beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f9f7dd6a7e4fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd760339bcce14b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9d5a848cc744b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dcfcc2eb4d24f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd760339bcce14b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e54a11d58c4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9d5a848cc744b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>