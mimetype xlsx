--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f9f7dd6a7e4fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b00bd49c8c14169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9d5a848cc744b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d531371d71405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e54a11d58c4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9d5a848cc744b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9788e40f364116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d531371d71405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>