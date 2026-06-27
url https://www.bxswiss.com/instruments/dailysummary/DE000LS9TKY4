--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b00bd49c8c14169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1bcab901f06431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d531371d71405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cee1ef2ea6a4855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9788e40f364116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d531371d71405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c1b1a91e6e4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cee1ef2ea6a4855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>68,292</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,560</x:t>
-[...463 lines deleted...]
-          <x:t>69,904</x:t>
+          <x:t>71,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>