--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1bcab901f06431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94455eb829094847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cee1ef2ea6a4855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4081b1a98f0041aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c1b1a91e6e4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cee1ef2ea6a4855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re762ac4b14a54a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4081b1a98f0041aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>