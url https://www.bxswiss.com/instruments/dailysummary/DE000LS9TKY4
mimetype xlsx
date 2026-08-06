--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94455eb829094847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58593270ec94f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4081b1a98f0041aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79a6001dcaa402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re762ac4b14a54a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4081b1a98f0041aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9725a5cf61014f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79a6001dcaa402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,057</x:t>
-[...333 lines deleted...]
-          <x:t>65,319</x:t>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>