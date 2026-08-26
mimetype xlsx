--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58593270ec94f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2219316661574162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79a6001dcaa402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b87a5efe034e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9725a5cf61014f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79a6001dcaa402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60115ee40dcd428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b87a5efe034e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>