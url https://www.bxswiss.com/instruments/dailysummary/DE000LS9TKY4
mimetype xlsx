--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2219316661574162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a4daef7e6447c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b87a5efe034e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e181de868f4bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60115ee40dcd428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b87a5efe034e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831f8f0b57904004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e181de868f4bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>67,635</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,775</x:t>
-[...571 lines deleted...]
-          <x:t>70,785</x:t>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>