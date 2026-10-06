--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a4daef7e6447c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9377005a97e54438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e181de868f4bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e0ba1ccc2a4896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831f8f0b57904004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e181de868f4bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a899eee85842dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e0ba1ccc2a4896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>72,498</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,116</x:t>
-[...443 lines deleted...]
-          <x:t>68,437</x:t>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,415</x:t>
-[...4 lines deleted...]
-          <x:t>68,787</x:t>
+          <x:t>70,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>