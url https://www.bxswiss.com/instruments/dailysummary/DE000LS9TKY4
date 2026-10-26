--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9377005a97e54438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64592bc9651440f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e0ba1ccc2a4896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea7deb763c442ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a899eee85842dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e0ba1ccc2a4896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0b726e601646d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea7deb763c442ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Growth und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>68,437</x:t>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,415</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>70,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,830</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>