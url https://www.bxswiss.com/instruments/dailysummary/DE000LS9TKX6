--- v14 (2026-08-02)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8fc02d992c4e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f8dfbd1d1e45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ca35588ef240d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d26b2870394550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b167b4556474c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ca35588ef240d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60af42d3fe404ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d26b2870394550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>185,339</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>