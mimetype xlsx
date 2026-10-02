--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f8dfbd1d1e45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84fe89d55a0843e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d26b2870394550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeda7fcdf3754919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60af42d3fe404ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d26b2870394550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a759c19d4c4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeda7fcdf3754919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>191,223</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,551</x:t>
-[...382 lines deleted...]
-          <x:t>191,666</x:t>
+          <x:t>192,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>