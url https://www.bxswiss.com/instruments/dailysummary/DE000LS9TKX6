--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84fe89d55a0843e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a5c2d9b1934231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeda7fcdf3754919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397778ecabca4c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a759c19d4c4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeda7fcdf3754919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a9d47c61f74b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397778ecabca4c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>