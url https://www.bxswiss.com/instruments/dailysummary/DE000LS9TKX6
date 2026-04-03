--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a51d31b48a42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8626581acf2d4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e22390b23684fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5206853b82df4371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83bbbdf85a44e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e22390b23684fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e6c35fe5b448c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5206853b82df4371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>