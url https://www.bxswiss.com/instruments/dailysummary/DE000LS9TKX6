--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8626581acf2d4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd299ed1494e46c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5206853b82df4371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8f3722f9a5471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e6c35fe5b448c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5206853b82df4371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f9132239c94395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8f3722f9a5471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>