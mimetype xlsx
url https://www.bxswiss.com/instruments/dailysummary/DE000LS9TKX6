--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd299ed1494e46c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08abc93d372b4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8f3722f9a5471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7757ece8c65545cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f9132239c94395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8f3722f9a5471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0020fdd72ea4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7757ece8c65545cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>