--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08abc93d372b4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a8b86b30b84d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7757ece8c65545cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015eb1ac5a21433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0020fdd72ea4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7757ece8c65545cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d2d83203e84557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015eb1ac5a21433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>