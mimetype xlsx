--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a8b86b30b84d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f1a47101db4363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015eb1ac5a21433d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dc7a018ae243e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d2d83203e84557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015eb1ac5a21433d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2569e2aaed646af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dc7a018ae243e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>