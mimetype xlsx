--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f1a47101db4363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa92547c6de4015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dc7a018ae243e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba232c1b74145e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2569e2aaed646af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dc7a018ae243e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01c75c9ebbc4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba232c1b74145e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>