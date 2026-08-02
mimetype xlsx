--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa92547c6de4015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8fc02d992c4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba232c1b74145e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ca35588ef240d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01c75c9ebbc4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba232c1b74145e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b167b4556474c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ca35588ef240d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Event Investing and Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>