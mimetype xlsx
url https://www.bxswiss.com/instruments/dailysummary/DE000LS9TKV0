--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69aa356b17ad49b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98989cf5cd0d4369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd413987c2d0949e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8414b9f3d4b4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra421cc0d1bd547dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd413987c2d0949e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c3815f800f4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8414b9f3d4b4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>141,992</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,404</x:t>
-[...458 lines deleted...]
-          <x:t>137,494</x:t>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>