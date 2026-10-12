--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98989cf5cd0d4369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9821a0a02c4509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8414b9f3d4b4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4ddd81376443b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c3815f800f4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8414b9f3d4b4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3669b238a0041c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4ddd81376443b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>