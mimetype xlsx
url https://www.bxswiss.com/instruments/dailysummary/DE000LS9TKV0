--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9821a0a02c4509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5902ca4d5c946eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4ddd81376443b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2a620457904015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3669b238a0041c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4ddd81376443b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354a8c517f48462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2a620457904015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>144,743</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,978</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>141,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,286</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>