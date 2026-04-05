--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a057c64efbb4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff99320f3a904e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056db43093f54711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24823c8150584f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb499757395084265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056db43093f54711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b49a1bdd204d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24823c8150584f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>123,419</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,300</x:t>
-[...485 lines deleted...]
-          <x:t>121,155</x:t>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>