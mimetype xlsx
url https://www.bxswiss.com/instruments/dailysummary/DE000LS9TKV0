--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff99320f3a904e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re806eb540066482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24823c8150584f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa339493d274223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b49a1bdd204d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24823c8150584f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334b4187489b449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa339493d274223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>121,951</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>