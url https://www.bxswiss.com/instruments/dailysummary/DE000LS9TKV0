--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re806eb540066482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9171f75b342048b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa339493d274223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51f6a9d2d9f43e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334b4187489b449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa339493d274223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64653893d0345e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51f6a9d2d9f43e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>131,364</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>130,281</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>