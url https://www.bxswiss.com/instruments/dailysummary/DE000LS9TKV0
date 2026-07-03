--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9171f75b342048b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4db2cb035a54de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51f6a9d2d9f43e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2821cda029543b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64653893d0345e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51f6a9d2d9f43e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98543e5d1af440ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2821cda029543b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>