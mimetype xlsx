--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4db2cb035a54de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b4fe3bc0534e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2821cda029543b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566c6f1c52204a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98543e5d1af440ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2821cda029543b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad981f80058427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566c6f1c52204a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>