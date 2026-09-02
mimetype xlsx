--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b4fe3bc0534e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69aa356b17ad49b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566c6f1c52204a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd413987c2d0949e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad981f80058427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566c6f1c52204a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra421cc0d1bd547dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd413987c2d0949e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>137,944</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>