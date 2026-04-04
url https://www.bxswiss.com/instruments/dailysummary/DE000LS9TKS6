--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2463a483ad6a4343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e63287f5b9843d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446a7aa7b22f4405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61bdb3ff493c4e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d638a96565f48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446a7aa7b22f4405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0147908bbc8f4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61bdb3ff493c4e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>130,499</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>