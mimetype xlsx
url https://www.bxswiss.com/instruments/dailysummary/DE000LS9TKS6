--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e63287f5b9843d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5906dce29d485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61bdb3ff493c4e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e4775c99ff4594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0147908bbc8f4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61bdb3ff493c4e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21edd1d12f9b46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e4775c99ff4594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>