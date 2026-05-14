--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5906dce29d485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e68c4c998c14b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e4775c99ff4594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2801632f244a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21edd1d12f9b46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e4775c99ff4594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89a3dba961b4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2801632f244a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>