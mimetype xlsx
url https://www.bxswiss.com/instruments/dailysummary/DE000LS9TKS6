--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e68c4c998c14b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723ebbd18755499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2801632f244a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dcedd931fc4dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89a3dba961b4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2801632f244a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed5058f9a284258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dcedd931fc4dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>