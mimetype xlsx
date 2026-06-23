--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723ebbd18755499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b52b994a5d14bd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43dcedd931fc4dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a341d8825284ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed5058f9a284258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43dcedd931fc4dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e633a35499642c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a341d8825284ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>