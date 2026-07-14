--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b52b994a5d14bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2185fef7d9a4328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a341d8825284ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301de5056714466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e633a35499642c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a341d8825284ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ff3237d6de472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301de5056714466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>