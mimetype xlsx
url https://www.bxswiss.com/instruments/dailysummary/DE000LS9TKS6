--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2185fef7d9a4328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcb2f6d9f884627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301de5056714466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5752b75770349b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ff3237d6de472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301de5056714466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1aaa957f8a4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5752b75770349b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>136,635</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,292</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>136,962</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>