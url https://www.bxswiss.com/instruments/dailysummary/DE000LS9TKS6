--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcb2f6d9f884627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ade569fe134ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5752b75770349b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3aad528fbb472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1aaa957f8a4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5752b75770349b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf447838236d8486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3aad528fbb472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>