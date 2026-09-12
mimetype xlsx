--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ade569fe134ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fc909f68d44c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3aad528fbb472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6adf01a8161943cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf447838236d8486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3aad528fbb472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd687c989a24214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6adf01a8161943cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>