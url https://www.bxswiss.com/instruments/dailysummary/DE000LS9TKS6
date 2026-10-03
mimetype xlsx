--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fc909f68d44c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4e640224f54b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6adf01a8161943cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a4a141f3354225"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd687c989a24214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6adf01a8161943cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c4ea040a834a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a4a141f3354225" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>