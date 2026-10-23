--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4e640224f54b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99ea99e547945b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a4a141f3354225"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b795a7f8bbc44e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c4ea040a834a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a4a141f3354225" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07971f8156a47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b795a7f8bbc44e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next-Gen Energy and Mobility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>