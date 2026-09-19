--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933c0e85593f4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46688dfe37764240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86487134792d43e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b1c3a6c9654a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bee5d64a2f4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86487134792d43e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be77f6772a543cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b1c3a6c9654a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>