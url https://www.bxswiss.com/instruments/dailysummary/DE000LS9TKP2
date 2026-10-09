--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46688dfe37764240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9d58f950154611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b1c3a6c9654a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a555a7dec04d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be77f6772a543cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b1c3a6c9654a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f408bf20536442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a555a7dec04d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>