--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9d58f950154611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ca12997a0e4bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a555a7dec04d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec499d602584125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f408bf20536442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a555a7dec04d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36cd764920941e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec499d602584125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>