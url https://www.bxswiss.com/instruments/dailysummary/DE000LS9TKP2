--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re605dffb86844e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1746ad52e2964f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bfd5ffe1bfa4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00da7d6743494d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f11e1ad7cc4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bfd5ffe1bfa4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb60675137c84fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00da7d6743494d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>