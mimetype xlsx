--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1746ad52e2964f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fcbc7164900420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00da7d6743494d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23221688d58f439b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb60675137c84fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00da7d6743494d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf768e00a26554f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23221688d58f439b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>