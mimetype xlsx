--- v6 (2026-04-24)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fcbc7164900420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8924e95841b94be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23221688d58f439b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7724b7e05d040a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf768e00a26554f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23221688d58f439b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7b3398f38440d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7724b7e05d040a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>