--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8924e95841b94be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922043140eb94efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7724b7e05d040a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0916c7e013074359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7b3398f38440d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7724b7e05d040a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a38daf6ee2487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0916c7e013074359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>