--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922043140eb94efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c22b358fd7e4749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0916c7e013074359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3dd81331fad4f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a38daf6ee2487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0916c7e013074359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a74796c07ce4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3dd81331fad4f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>