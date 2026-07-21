--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c22b358fd7e4749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166dfb61f8774b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3dd81331fad4f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0447c648a40541ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a74796c07ce4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3dd81331fad4f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b89e4c94ac4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0447c648a40541ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>