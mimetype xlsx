--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166dfb61f8774b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933c0e85593f4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0447c648a40541ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86487134792d43e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b89e4c94ac4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0447c648a40541ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bee5d64a2f4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86487134792d43e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JC VALUE AND GROWTH STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>194,049</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>