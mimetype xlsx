--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3887b41823d743e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8002380c471b4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65ba31b116846c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4969c5a9adc443d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c9f87a108a4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65ba31b116846c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e35f54161a418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4969c5a9adc443d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...68 lines deleted...]
-          <x:t>131,598</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,034</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,980</x:t>
-[...171 lines deleted...]
-          <x:t>132,345</x:t>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>