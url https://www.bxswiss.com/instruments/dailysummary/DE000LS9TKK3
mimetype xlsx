--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8002380c471b4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2577462f41c845f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4969c5a9adc443d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a2a1f00b0b41ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e35f54161a418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4969c5a9adc443d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5862bbc0ac6a4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a2a1f00b0b41ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>