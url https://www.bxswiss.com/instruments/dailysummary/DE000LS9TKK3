--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2577462f41c845f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca62a42111245cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a2a1f00b0b41ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0875789daf0d40cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5862bbc0ac6a4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a2a1f00b0b41ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0bf6514f33446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0875789daf0d40cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>