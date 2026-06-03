--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca62a42111245cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a53bb0b91a24e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0875789daf0d40cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5028ee57fc4324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0bf6514f33446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0875789daf0d40cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3bc807d6754d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5028ee57fc4324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>136,667</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,913</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,351</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>