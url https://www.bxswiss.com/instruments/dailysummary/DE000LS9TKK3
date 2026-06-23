--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a53bb0b91a24e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29771e266838436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5028ee57fc4324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re842c596589545d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3bc807d6754d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5028ee57fc4324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c78f60fe2a54b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re842c596589545d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>