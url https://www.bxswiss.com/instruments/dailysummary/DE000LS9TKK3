--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29771e266838436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eebae318b3e4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re842c596589545d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864e92a9e9d744d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c78f60fe2a54b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re842c596589545d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0bd23f6c8ac4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864e92a9e9d744d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,371</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>141,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,660</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>