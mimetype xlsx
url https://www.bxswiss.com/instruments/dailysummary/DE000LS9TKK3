--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eebae318b3e4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db08b1fcf80449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864e92a9e9d744d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e4be15f7a847cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0bd23f6c8ac4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864e92a9e9d744d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd0cfd505554725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e4be15f7a847cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,362</x:t>
-[...85 lines deleted...]
-          <x:t>140,695</x:t>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...343 lines deleted...]
-          <x:t>140,919</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>