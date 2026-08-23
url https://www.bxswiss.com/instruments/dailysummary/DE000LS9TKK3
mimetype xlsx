--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db08b1fcf80449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb56cfaf0449d4293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e4be15f7a847cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cf29a219384eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd0cfd505554725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e4be15f7a847cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d309e1376e43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cf29a219384eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>