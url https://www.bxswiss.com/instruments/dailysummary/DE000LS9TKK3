--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb56cfaf0449d4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ae05d6e7954c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cf29a219384eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf847dada73af4483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d309e1376e43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cf29a219384eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd5b4d81f054f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf847dada73af4483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>