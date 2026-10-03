--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ae05d6e7954c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf480f8675f014141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf847dada73af4483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed26c8e3ffc4311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd5b4d81f054f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf847dada73af4483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d527720ae44d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed26c8e3ffc4311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>