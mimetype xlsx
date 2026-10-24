--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf480f8675f014141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e4e2edf68f4f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed26c8e3ffc4311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8f447d1f8d4e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d527720ae44d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed26c8e3ffc4311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a94133c9bc4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8f447d1f8d4e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Europawerte im Faktormodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>