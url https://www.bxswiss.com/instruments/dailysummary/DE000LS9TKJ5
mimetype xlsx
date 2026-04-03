--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4a85dff4524e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bc7bac65d047af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb58f8f1f6684045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6802b7f9ae494a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193df0bd87134fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb58f8f1f6684045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d19cab84ae24f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6802b7f9ae494a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>56,122</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>