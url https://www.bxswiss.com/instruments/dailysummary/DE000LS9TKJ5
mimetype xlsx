--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bc7bac65d047af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2744b70e09bc439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6802b7f9ae494a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d814091d20e4af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d19cab84ae24f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6802b7f9ae494a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac8e5418e1a40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d814091d20e4af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>