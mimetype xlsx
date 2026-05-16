--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2744b70e09bc439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1b955871b64fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d814091d20e4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9302cf1a2a454567"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac8e5418e1a40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d814091d20e4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c6a97a8ff24158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9302cf1a2a454567" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,717</x:t>
-[...522 lines deleted...]
-          <x:t>59,340</x:t>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>