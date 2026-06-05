--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1b955871b64fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926e1384965a41cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9302cf1a2a454567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57cbef4fc0a44b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c6a97a8ff24158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9302cf1a2a454567" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fb53579a144bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57cbef4fc0a44b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>60,102</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,551</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,116</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>