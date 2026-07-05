--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926e1384965a41cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6681a75cde440e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57cbef4fc0a44b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc5d6b8f464443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fb53579a144bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57cbef4fc0a44b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ac893bc6e04c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc5d6b8f464443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>