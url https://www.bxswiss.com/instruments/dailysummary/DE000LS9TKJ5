--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6681a75cde440e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf17e931b5954736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc5d6b8f464443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9fab9493594741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ac893bc6e04c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc5d6b8f464443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59fa54215e7a4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9fab9493594741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>57,439</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>56,197</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>