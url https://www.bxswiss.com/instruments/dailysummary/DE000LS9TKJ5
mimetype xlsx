--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf17e931b5954736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7965928524b4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9fab9493594741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2489a36a9f4e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59fa54215e7a4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9fab9493594741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f38ce99395a49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2489a36a9f4e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>55,939</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,664</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>57,099</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,356</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>59,306</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>