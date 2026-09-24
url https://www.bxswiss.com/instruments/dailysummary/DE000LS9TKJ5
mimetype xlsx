--- v11 (2026-08-15)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7965928524b4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6c7c74e10f45a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2489a36a9f4e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R721d706f81b34640"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f38ce99395a49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2489a36a9f4e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e7715768b54c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R721d706f81b34640" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>60,577</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>