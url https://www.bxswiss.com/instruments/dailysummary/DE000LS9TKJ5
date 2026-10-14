--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6c7c74e10f45a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4aff197aac348d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R721d706f81b34640"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95db7dd8467d4c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e7715768b54c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R721d706f81b34640" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8445f514259545dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95db7dd8467d4c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>61,094</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,745</x:t>
-[...470 lines deleted...]
-          <x:t>60,943</x:t>
+          <x:t>61,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,541</x:t>
-[...4 lines deleted...]
-          <x:t>61,690</x:t>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>