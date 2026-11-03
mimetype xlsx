--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4aff197aac348d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebc75fdf6a8409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95db7dd8467d4c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f12018fc8874587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8445f514259545dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95db7dd8467d4c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf400c59d7bbd430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f12018fc8874587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cash Flow 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>60,943</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,541</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>62,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,458</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>