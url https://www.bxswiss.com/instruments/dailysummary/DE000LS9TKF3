--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52e0313f4824d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f22f53ea784bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf20c185587b4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e6e04249d84259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f80d5d3d7f43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf20c185587b4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc489b21dcbf477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e6e04249d84259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>121,295</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,545</x:t>
-[...237 lines deleted...]
-          <x:t>123,689</x:t>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,971</x:t>
-[...242 lines deleted...]
-          <x:t>122,487</x:t>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>