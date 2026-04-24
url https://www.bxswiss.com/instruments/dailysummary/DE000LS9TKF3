--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f22f53ea784bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23d997284ff4a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e6e04249d84259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7472ca9f482c4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc489b21dcbf477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e6e04249d84259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71dbf4f0185c4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7472ca9f482c4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>