--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23d997284ff4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635714474f0a4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7472ca9f482c4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c54313f35f6413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71dbf4f0185c4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7472ca9f482c4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6538fc275c76498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c54313f35f6413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>