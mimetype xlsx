--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635714474f0a4491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d84302166e2435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c54313f35f6413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f69254c3d654a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6538fc275c76498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c54313f35f6413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75210188da994e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f69254c3d654a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>