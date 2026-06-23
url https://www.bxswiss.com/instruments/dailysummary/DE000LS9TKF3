--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d84302166e2435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f87667844ac4ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f69254c3d654a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb697f8a18d4403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75210188da994e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f69254c3d654a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9015ba4199cf4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb697f8a18d4403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>