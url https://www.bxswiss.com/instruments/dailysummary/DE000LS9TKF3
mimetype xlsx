--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f87667844ac4ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3a89dc12c54d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb697f8a18d4403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb76937b82d462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9015ba4199cf4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb697f8a18d4403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6404f2da45ad44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb76937b82d462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>