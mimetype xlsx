--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3a89dc12c54d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732767ef36a44aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb76937b82d462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dff49c8438c469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6404f2da45ad44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb76937b82d462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd8897b6e7f4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dff49c8438c469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>