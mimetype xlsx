--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732767ef36a44aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7d981bbe2c49e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dff49c8438c469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab64dd9806d44a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd8897b6e7f4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dff49c8438c469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc88b015fb54572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab64dd9806d44a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,274</x:t>
-[...414 lines deleted...]
-          <x:t>144,540</x:t>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>