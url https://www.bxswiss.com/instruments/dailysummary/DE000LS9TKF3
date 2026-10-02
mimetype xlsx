--- v13 (2026-08-22)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7d981bbe2c49e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc407f1d6d3ae4b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab64dd9806d44a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e2b049750540e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc88b015fb54572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab64dd9806d44a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8221b52a267b404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e2b049750540e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>146,088</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,950</x:t>
-[...188 lines deleted...]
-          <x:t>148,178</x:t>
+          <x:t>145,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>147,429</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>