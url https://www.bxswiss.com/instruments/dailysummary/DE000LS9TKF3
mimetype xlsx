--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc407f1d6d3ae4b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5cd9500da5452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e2b049750540e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2079e02451a3484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8221b52a267b404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e2b049750540e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66385a54a404691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2079e02451a3484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>