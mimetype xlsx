--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea085aad0af45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1bf636427341b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c8309000d547b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f557fb26d8146c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff5377200f3400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c8309000d547b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf79c6c37394ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f557fb26d8146c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>