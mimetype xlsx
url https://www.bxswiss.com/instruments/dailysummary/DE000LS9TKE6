--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1bf636427341b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ef0a3ea7e54a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f557fb26d8146c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db6b5140a714dc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf79c6c37394ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f557fb26d8146c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f595fedc95c4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db6b5140a714dc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>