--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ef0a3ea7e54a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c0d06db32f4950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db6b5140a714dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca2c9c96cfa4ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f595fedc95c4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db6b5140a714dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128443fa05374d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca2c9c96cfa4ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>