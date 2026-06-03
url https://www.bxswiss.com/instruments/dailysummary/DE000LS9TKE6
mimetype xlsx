--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c0d06db32f4950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3488d8b1ffda49d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca2c9c96cfa4ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e448e0dac14888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128443fa05374d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca2c9c96cfa4ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f158223c0a84b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e448e0dac14888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,549</x:t>
-[...387 lines deleted...]
-          <x:t>97,856</x:t>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>