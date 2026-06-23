--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3488d8b1ffda49d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f23a6563d24f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e448e0dac14888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ee98c5c9ee4026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f158223c0a84b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e448e0dac14888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61335ca30b6f4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ee98c5c9ee4026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>96,077</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,580</x:t>
-[...220 lines deleted...]
-          <x:t>95,996</x:t>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>