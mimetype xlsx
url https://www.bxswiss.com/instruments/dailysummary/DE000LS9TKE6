--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f23a6563d24f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17dc8716385487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ee98c5c9ee4026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9139bea21e3d4a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61335ca30b6f4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ee98c5c9ee4026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22fb3a14f9b4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9139bea21e3d4a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>95,448</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,418</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,838</x:t>
-[...382 lines deleted...]
-          <x:t>100,493</x:t>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>