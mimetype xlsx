--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17dc8716385487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2360cb71f444e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9139bea21e3d4a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2793458f2eda4591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22fb3a14f9b4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9139bea21e3d4a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece2251006a44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2793458f2eda4591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>