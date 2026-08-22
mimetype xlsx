--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2360cb71f444e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971cb40faa1b4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2793458f2eda4591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbb5c8927684d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ece2251006a44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2793458f2eda4591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32f0e3101e64189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbb5c8927684d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>94,459</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,238</x:t>
-[...301 lines deleted...]
-          <x:t>94,134</x:t>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>