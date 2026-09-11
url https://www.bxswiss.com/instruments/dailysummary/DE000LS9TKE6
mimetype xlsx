--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971cb40faa1b4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff541e4431f47ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbb5c8927684d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0fe3e0dd2a2495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32f0e3101e64189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbb5c8927684d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4dc8168c2d1458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0fe3e0dd2a2495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>93,682</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,609</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>94,126</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>