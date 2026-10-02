--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff541e4431f47ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb864f13e8c054290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0fe3e0dd2a2495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9dbdd469d64cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4dc8168c2d1458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0fe3e0dd2a2495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4549c145a6cc41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9dbdd469d64cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>