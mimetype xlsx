--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb864f13e8c054290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f341427f37426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9dbdd469d64cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b26b0433a44bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4549c145a6cc41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9dbdd469d64cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d813ceba844a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b26b0433a44bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pinchas Top 20 Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>93,290</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,384</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,026</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>