--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91bca5e56a34c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033a576ebbf540c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfee951463f340a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695cdf9e41be433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01db8cb7573d408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfee951463f340a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a8b107e08f4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695cdf9e41be433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,622</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>