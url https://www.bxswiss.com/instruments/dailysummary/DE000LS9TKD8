--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033a576ebbf540c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730d35b9e9c54754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695cdf9e41be433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cdc1b57d734f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a8b107e08f4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695cdf9e41be433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365cf8503ef345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cdc1b57d734f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>