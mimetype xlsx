--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730d35b9e9c54754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc035fbd7dc3d4870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cdc1b57d734f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c7e456bb8d46f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365cf8503ef345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cdc1b57d734f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6393bfdf4f54e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c7e456bb8d46f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>