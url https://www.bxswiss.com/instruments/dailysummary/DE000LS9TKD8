--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0459ccb103e4ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13e6b42e8624ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba830d4fd1b3416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4471981cf1d74bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d799f21c57f44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba830d4fd1b3416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b97a41d898345cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4471981cf1d74bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,771</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>74,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,758</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>