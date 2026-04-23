--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13e6b42e8624ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc388f4a50f4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4471981cf1d74bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bbb5544311405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b97a41d898345cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4471981cf1d74bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c8f02c63374693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bbb5544311405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>73,929</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>68,609</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>