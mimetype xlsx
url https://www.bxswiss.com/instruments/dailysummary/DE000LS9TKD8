--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc388f4a50f4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75691bdf98904599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bbb5544311405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b2fcc500e742c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c8f02c63374693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bbb5544311405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321fb75b6bb24515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b2fcc500e742c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>