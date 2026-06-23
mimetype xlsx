--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75691bdf98904599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50f2523b1b64ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b2fcc500e742c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199a61d2a9964203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321fb75b6bb24515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b2fcc500e742c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846faae8c3ea4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199a61d2a9964203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>87,223</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>