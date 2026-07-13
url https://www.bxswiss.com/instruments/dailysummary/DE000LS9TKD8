--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50f2523b1b64ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe02d6e0cfa4d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199a61d2a9964203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6213ac88f32485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846faae8c3ea4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199a61d2a9964203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b9aca6855f4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6213ac88f32485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>