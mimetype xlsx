--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe02d6e0cfa4d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5ed96afc724b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6213ac88f32485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb379dab3170b4dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b9aca6855f4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6213ac88f32485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c63c97f7b1c4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb379dab3170b4dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>