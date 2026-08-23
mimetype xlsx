--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5ed96afc724b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91bca5e56a34c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb379dab3170b4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfee951463f340a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c63c97f7b1c4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb379dab3170b4dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01db8cb7573d408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfee951463f340a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARAGD Growth-Aktien-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TKD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>