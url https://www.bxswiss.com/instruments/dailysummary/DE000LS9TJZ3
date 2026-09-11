--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdcdb5a09e0d4496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra478ca9c22004713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d1339efeb34201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4debb6d9f1c04260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a82207c06f94b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d1339efeb34201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ab27a49efa4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4debb6d9f1c04260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>