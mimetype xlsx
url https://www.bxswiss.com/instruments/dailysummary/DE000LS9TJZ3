--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra478ca9c22004713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd157299f3f024ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4debb6d9f1c04260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6572d76431824e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ab27a49efa4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4debb6d9f1c04260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bfd27a8bae47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6572d76431824e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>129,165</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,996</x:t>
-[...620 lines deleted...]
-          <x:t>126,671</x:t>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>