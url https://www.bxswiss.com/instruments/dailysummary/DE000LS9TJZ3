--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd157299f3f024ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14da1f962e134f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6572d76431824e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861215f4e05f417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bfd27a8bae47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6572d76431824e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644cf8e4c5fc4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861215f4e05f417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>129,519</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,171</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>129,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,173</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>