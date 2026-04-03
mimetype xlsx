--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf86d8bb50044f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48abd9418cf24d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33beb2a875444467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0096e0e2cd24ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4474a1cef455499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33beb2a875444467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876577b74e664491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0096e0e2cd24ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>