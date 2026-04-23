--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48abd9418cf24d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698e7ea2a1aa4ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0096e0e2cd24ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f8575cb71a4421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876577b74e664491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0096e0e2cd24ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8838a372f92145bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f8575cb71a4421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>