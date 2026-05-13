--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698e7ea2a1aa4ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4471742dcc843f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f8575cb71a4421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4adebf3db2214dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8838a372f92145bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f8575cb71a4421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4327e208ed4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4adebf3db2214dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>