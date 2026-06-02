--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4471742dcc843f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785c85fb71e34865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4adebf3db2214dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca2b3958d3d4f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4327e208ed4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4adebf3db2214dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a561af810c4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca2b3958d3d4f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>