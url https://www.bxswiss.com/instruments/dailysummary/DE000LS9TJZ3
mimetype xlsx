--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785c85fb71e34865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f2ff1545cd4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca2b3958d3d4f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d5cec8f30f453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a561af810c4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca2b3958d3d4f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38000483f757446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d5cec8f30f453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>