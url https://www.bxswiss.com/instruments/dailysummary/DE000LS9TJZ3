--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f2ff1545cd4324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7939574434174b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d5cec8f30f453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14999e9614f2430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38000483f757446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d5cec8f30f453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4297a8ffae454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14999e9614f2430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>117,673</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,143</x:t>
-[...404 lines deleted...]
-          <x:t>117,649</x:t>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>