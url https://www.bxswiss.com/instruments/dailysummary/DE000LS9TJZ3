--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7939574434174b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106a883ec4a344cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14999e9614f2430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1da0265cb14ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4297a8ffae454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14999e9614f2430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dbb940e378a45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1da0265cb14ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,506 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>