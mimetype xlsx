--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106a883ec4a344cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdcdb5a09e0d4496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1da0265cb14ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d1339efeb34201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dbb940e378a45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1da0265cb14ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a82207c06f94b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d1339efeb34201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fortune Best Employers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,311 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,053</x:t>
@@ -624,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>