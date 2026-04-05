--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1b27aeb0c3479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327d3fc26cca4697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2823d617ef1c4be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9abea38e7d4d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R080271157a4941e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2823d617ef1c4be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e20c5516424a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9abea38e7d4d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>167,185</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,373</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>161,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,868</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>