--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327d3fc26cca4697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb211528fed014f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9abea38e7d4d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb433436e5124a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e20c5516424a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9abea38e7d4d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f186fe60aef49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb433436e5124a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>169,157</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>