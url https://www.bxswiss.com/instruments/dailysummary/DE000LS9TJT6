--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb211528fed014f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddff59b70993423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb433436e5124a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ec65ceeb3d40c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f186fe60aef49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb433436e5124a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fa152193b94150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ec65ceeb3d40c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>