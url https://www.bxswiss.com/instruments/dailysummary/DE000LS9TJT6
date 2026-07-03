--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddff59b70993423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2ea9a0bca34f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ec65ceeb3d40c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f4e307d0a944a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fa152193b94150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ec65ceeb3d40c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af8a49d0ef546fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f4e307d0a944a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>