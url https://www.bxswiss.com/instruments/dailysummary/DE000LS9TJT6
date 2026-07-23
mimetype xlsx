--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2ea9a0bca34f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8e7bdd2ca346ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f4e307d0a944a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd872dfd7cfbf4cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af8a49d0ef546fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f4e307d0a944a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d80cc28f4a74728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd872dfd7cfbf4cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>167,992</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,815</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>168,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,039</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>