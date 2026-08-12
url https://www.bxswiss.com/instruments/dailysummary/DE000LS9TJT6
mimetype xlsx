--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8e7bdd2ca346ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf09f1163174924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd872dfd7cfbf4cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f295180bd24815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d80cc28f4a74728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd872dfd7cfbf4cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04f7e2f1baa4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f295180bd24815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>