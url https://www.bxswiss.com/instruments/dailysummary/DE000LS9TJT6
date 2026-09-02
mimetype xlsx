--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf09f1163174924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c85cc53721a42a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f295180bd24815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a35799e466040cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04f7e2f1baa4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f295180bd24815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8c428e35024c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a35799e466040cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>