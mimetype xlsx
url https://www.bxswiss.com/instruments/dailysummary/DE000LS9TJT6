--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c85cc53721a42a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40393d9c9e1a4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a35799e466040cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce59b5a7fd94779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8c428e35024c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a35799e466040cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773fbdcf19ad4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce59b5a7fd94779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>