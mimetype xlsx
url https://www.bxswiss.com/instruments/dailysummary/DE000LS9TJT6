--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40393d9c9e1a4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b54b2712e17434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce59b5a7fd94779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069978beae3b4364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773fbdcf19ad4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce59b5a7fd94779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcafdf5badfaa4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069978beae3b4364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>