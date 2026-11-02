--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b54b2712e17434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911514c71edd42a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069978beae3b4364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76031d6b64a4313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcafdf5badfaa4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069978beae3b4364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa4d4728a3147ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76031d6b64a4313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien_Entsorgung_Recycling</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>