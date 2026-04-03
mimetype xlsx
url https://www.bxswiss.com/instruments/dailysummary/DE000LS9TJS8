--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15fac08beb3f4927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f3c08d709b4faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c58fcd4bb54083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R049cdf381ab7495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287817540e3a4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c58fcd4bb54083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cf05cd10054b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R049cdf381ab7495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,281</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>