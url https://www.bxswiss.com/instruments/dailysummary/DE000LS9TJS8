--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f3c08d709b4faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158a60a4667d44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R049cdf381ab7495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49787192dc294388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cf05cd10054b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R049cdf381ab7495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49299d26ee41459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49787192dc294388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,184</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>99,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>