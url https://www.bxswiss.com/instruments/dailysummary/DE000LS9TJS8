--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158a60a4667d44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dc3fe9ae6f4785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49787192dc294388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R662e0e98c39f4de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49299d26ee41459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49787192dc294388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ba343358b84499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R662e0e98c39f4de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>