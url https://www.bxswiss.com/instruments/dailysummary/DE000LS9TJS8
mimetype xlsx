--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dc3fe9ae6f4785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2569b95a208f4aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R662e0e98c39f4de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c9ea1949b34fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ba343358b84499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R662e0e98c39f4de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91745c6010494f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c9ea1949b34fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,307</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>105,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,140</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>