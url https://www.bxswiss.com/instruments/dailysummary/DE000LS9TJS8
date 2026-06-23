--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2569b95a208f4aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5aff31bc2746fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c9ea1949b34fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74bb1ebdc564682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91745c6010494f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c9ea1949b34fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254aac12505a4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74bb1ebdc564682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>