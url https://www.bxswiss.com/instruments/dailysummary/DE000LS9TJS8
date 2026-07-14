--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5aff31bc2746fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f4a5f2e6fc47dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74bb1ebdc564682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d177d134f52491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254aac12505a4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74bb1ebdc564682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R684a128ed9a943ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d177d134f52491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>