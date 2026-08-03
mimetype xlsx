--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f4a5f2e6fc47dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e91651b9774605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d177d134f52491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63e19e95329490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R684a128ed9a943ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d177d134f52491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ddd94e06154fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63e19e95329490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>110,029</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,203</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,415</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>