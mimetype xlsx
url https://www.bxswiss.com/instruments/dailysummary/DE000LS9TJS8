--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e91651b9774605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e910aaf0c154179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63e19e95329490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499eab4783ec499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ddd94e06154fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63e19e95329490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0540c430745f4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499eab4783ec499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>