--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e910aaf0c154179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5777baf6c334087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499eab4783ec499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4139db51bff4ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0540c430745f4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499eab4783ec499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc54c76e0f24555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4139db51bff4ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>