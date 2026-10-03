--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5777baf6c334087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4149a9e7dd4e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4139db51bff4ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca6713e2dfc4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc54c76e0f24555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4139db51bff4ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4379fc0f78fa43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca6713e2dfc4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>111,268</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,451</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>