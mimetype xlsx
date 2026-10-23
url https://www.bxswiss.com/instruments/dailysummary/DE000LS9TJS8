--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4149a9e7dd4e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d1a24deb9245d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca6713e2dfc4a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc43ad9e41f34746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4379fc0f78fa43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca6713e2dfc4a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f417a4cf104a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc43ad9e41f34746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cigar Butt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9TJS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>