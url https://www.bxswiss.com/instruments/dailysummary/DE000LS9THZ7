--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97cf8b1083048d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222786e4b26e421b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda45dea35e9540ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfba6b766c442d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc807052b1684cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda45dea35e9540ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad150c40c7df4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfba6b766c442d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legitimate Growth Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>