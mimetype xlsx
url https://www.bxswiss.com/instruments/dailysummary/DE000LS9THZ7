--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222786e4b26e421b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee63e1298d941b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfba6b766c442d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c9f4c25bf54ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad150c40c7df4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfba6b766c442d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bc1192906748ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c9f4c25bf54ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legitimate Growth Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>