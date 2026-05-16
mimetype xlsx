--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee63e1298d941b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd47f2daf984e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c9f4c25bf54ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23467fc57674085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bc1192906748ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c9f4c25bf54ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c855f3e9cc4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23467fc57674085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legitimate Growth Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>