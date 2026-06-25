--- v8 (2026-05-16)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd47f2daf984e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169894c24a284226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23467fc57674085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redcccf0201e245e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c855f3e9cc4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23467fc57674085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b294f23f524fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redcccf0201e245e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legitimate Growth Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>114,085</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,306</x:t>
-[...544 lines deleted...]
-          <x:t>117,806</x:t>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>