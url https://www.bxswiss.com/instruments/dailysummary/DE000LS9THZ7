--- v9 (2026-06-25)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169894c24a284226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586792dcb1d04ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redcccf0201e245e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789236c86d374723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b294f23f524fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redcccf0201e245e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf02d65ecc114a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789236c86d374723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legitimate Growth Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>119,824</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>