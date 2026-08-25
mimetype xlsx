--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586792dcb1d04ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a45e2278e44303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789236c86d374723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cd59286e794b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf02d65ecc114a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789236c86d374723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb15080a6fd4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cd59286e794b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legitimate Growth Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>