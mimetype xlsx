--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a45e2278e44303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf364dbdec5bd47f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cd59286e794b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2ee4f06acc472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb15080a6fd4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cd59286e794b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7379068258de41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2ee4f06acc472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legitimate Growth Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>