--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf364dbdec5bd47f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5d55e0aef84315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2ee4f06acc472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9887a4f11254cd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7379068258de41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2ee4f06acc472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb5f7a350f9455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9887a4f11254cd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legitimate Growth Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>