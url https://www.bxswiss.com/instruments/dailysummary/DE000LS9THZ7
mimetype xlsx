--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5d55e0aef84315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab24290d5d7249fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9887a4f11254cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1b21be63624431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb5f7a350f9455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9887a4f11254cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153bbf35ef7e44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1b21be63624431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legitimate Growth Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>