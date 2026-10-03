--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09a0b2851314a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6409c29965d4e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3a5ba391dd4302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84678684f2614245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c9ef48c54a4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3a5ba391dd4302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c02500d3d834b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84678684f2614245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top World Healthcare Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>