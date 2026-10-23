--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6409c29965d4e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a64e9ea0a454cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84678684f2614245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9d0e48546249cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c02500d3d834b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84678684f2614245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2dfa625739a4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9d0e48546249cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top World Healthcare Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>