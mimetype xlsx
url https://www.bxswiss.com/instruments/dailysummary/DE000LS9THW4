--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde98412fd18f4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c775cb49ec4e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de06e481c304219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d2926f65fe406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db417cedd624bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de06e481c304219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74feeb2215674a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d2926f65fe406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top World Healthcare Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>82,454</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,868</x:t>
-[...11 lines deleted...]
-          <x:t>80,802</x:t>
+          <x:t>79,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,555</x:t>
-[...544 lines deleted...]
-          <x:t>82,016</x:t>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>