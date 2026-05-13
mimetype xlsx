--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c775cb49ec4e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b919c93ac0f4dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d2926f65fe406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d105f41b8084d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74feeb2215674a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d2926f65fe406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9021e28ace04425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d105f41b8084d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top World Healthcare Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>