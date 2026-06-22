--- v6 (2026-05-13)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b919c93ac0f4dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c14cce7214460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d105f41b8084d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9870f38851464836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9021e28ace04425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d105f41b8084d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9baea7cc96f14435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9870f38851464836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top World Healthcare Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>86,475</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>