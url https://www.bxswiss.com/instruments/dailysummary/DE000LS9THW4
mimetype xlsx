--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c14cce7214460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a836c6c4ace42fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9870f38851464836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788876252b6e4f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9baea7cc96f14435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9870f38851464836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda6c5fd6b3144cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788876252b6e4f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top World Healthcare Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>