--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a836c6c4ace42fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e79e8dd25a4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788876252b6e4f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a9b7f4c84f47e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda6c5fd6b3144cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788876252b6e4f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb98b94c5cf4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a9b7f4c84f47e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top World Healthcare Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>