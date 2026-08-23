--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e79e8dd25a4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e7cd08d88d4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a9b7f4c84f47e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f77a4412074157"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb98b94c5cf4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a9b7f4c84f47e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31244c85dd8d4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f77a4412074157" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top World Healthcare Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,715</x:t>
-[...129 lines deleted...]
-          <x:t>101,915</x:t>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,852</x:t>
-[...328 lines deleted...]
-          <x:t>99,208</x:t>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>