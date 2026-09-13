--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e7cd08d88d4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09a0b2851314a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f77a4412074157"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3a5ba391dd4302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31244c85dd8d4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f77a4412074157" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c9ef48c54a4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3a5ba391dd4302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top World Healthcare Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>