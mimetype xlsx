--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda10cc382da04aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237c2347fd2e4718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6225377c6a432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbb2c02b81f4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b14d3793ff843e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6225377c6a432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc26cda3a46c4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbb2c02b81f4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>