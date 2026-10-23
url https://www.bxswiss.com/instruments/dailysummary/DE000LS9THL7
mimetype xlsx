--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237c2347fd2e4718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4135fa6ea2c848aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbb2c02b81f4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3622219dd9024129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc26cda3a46c4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbb2c02b81f4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b58ba181db343e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3622219dd9024129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>