--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7017d7d2a5b4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609bea5a3c4a405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb2e4c1999e845ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62682232aba4ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe6fff047d74471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb2e4c1999e845ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac48d65faba64d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62682232aba4ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>