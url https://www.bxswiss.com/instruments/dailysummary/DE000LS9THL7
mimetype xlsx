--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609bea5a3c4a405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4104cf9d682d42af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62682232aba4ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3841f57492aa4933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac48d65faba64d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62682232aba4ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d93555b064c418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3841f57492aa4933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>142,797</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,164</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>133,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,185</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>