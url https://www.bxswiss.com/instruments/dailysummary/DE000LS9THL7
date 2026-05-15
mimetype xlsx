--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4104cf9d682d42af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb62ffb056840c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3841f57492aa4933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b1d82c2ae642b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d93555b064c418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3841f57492aa4933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c48a8ea2314191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b1d82c2ae642b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>