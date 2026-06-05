--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb62ffb056840c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7174cade34b477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b1d82c2ae642b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra579d0ed22be44e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c48a8ea2314191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b1d82c2ae642b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c979e35a39d482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra579d0ed22be44e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>