--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7174cade34b477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59be239d4c2448d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra579d0ed22be44e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd5f3c1921d4f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c979e35a39d482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra579d0ed22be44e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7852a321f94433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd5f3c1921d4f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>