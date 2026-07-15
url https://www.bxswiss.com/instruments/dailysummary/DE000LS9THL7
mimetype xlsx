--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59be239d4c2448d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee1dbf16e51440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd5f3c1921d4f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc397eccb2d479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7852a321f94433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd5f3c1921d4f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra826636a19e34bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc397eccb2d479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>