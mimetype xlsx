--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee1dbf16e51440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8c9b63369d4f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc397eccb2d479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf572569722a74aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra826636a19e34bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc397eccb2d479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b419648380e4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf572569722a74aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>