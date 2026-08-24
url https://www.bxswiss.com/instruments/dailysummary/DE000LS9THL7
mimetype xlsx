--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8c9b63369d4f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfc126b6d264d6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf572569722a74aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015532128cac422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b419648380e4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf572569722a74aba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72defbc5e97540db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015532128cac422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>