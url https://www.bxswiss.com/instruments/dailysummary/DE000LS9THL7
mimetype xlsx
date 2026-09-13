--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfc126b6d264d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda10cc382da04aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015532128cac422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6225377c6a432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72defbc5e97540db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015532128cac422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b14d3793ff843e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6225377c6a432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA My Best of US 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9THL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>